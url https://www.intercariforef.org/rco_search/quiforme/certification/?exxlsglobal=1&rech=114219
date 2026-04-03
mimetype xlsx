--- v1 (2025-12-13)
+++ v2 (2026-04-03)
@@ -753,92 +753,88 @@
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>82955681000036</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="I5" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I5" s="3"/>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>82955681000051</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="I6" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I6" s="3"/>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>82955681000069</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
@@ -942,53 +938,51 @@
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>82955681000093</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="I10" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="3"/>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>82955681000101</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
@@ -1092,53 +1086,51 @@
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>82955681000143</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="I14" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I14" s="3"/>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>82955681000150</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
@@ -1168,53 +1160,51 @@
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>82955681000168</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="I16" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I16" s="3"/>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -1238,31 +1228,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 12/14/2025 00:51:37</dc:description>
+  <dc:description>Export en date du 04/03/2026 03:14:44</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>