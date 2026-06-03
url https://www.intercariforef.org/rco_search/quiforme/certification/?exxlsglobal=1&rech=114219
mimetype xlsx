--- v2 (2026-04-03)
+++ v3 (2026-06-03)
@@ -1228,31 +1228,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/03/2026 03:14:44</dc:description>
+  <dc:description>Export en date du 06/03/2026 23:51:42</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>