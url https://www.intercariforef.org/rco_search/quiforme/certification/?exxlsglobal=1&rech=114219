--- v3 (2026-06-03)
+++ v4 (2026-06-03)
@@ -1228,31 +1228,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/03/2026 23:51:42</dc:description>
+  <dc:description>Export en date du 06/04/2026 00:38:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>