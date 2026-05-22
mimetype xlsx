--- v2 (2026-02-23)
+++ v3 (2026-05-22)
@@ -136,117 +136,117 @@
   <si>
     <t>01/02/2002</t>
   </si>
   <si>
     <t>2 RUE DE LA DEMOCRATIE 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>17/10/2014</t>
   </si>
   <si>
     <t>PARC HELIOPOLIS - BAT B1 124 AVENUE DE MAGUDAS 33700 MERIGNAC</t>
   </si>
   <si>
     <t>15/03/2021</t>
   </si>
   <si>
     <t>BTP CFA AUVERGNE RHONE ALPES</t>
   </si>
   <si>
     <t>12 ROUTE DE CHARMEIL 03700 BELLERIVE-SUR-ALLIER</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
+    <t>RESEAU DUCRETET</t>
+  </si>
+  <si>
+    <t>14/12/2013</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>FORMATION ET METIER</t>
+  </si>
+  <si>
+    <t>LPP DE ST HENRI</t>
+  </si>
+  <si>
+    <t>37 CHEMIN DE BERNEX 13016 MARSEILLE</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>BATIMENT CFA BRETAGNE</t>
+  </si>
+  <si>
+    <t>12 BOULEVARD DES ILES 56000 VANNES</t>
+  </si>
+  <si>
+    <t>01/01/2011</t>
+  </si>
+  <si>
+    <t>BTP CFA NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>61 BOULEVARD DE LA LUNADE 19000 TULLE</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>BTP CFA GRAND EST</t>
+  </si>
+  <si>
+    <t>ZAC DU BREUIL RUE NICOLAS PIERSON 54700 PONT-A-MOUSSON</t>
+  </si>
+  <si>
+    <t>01/09/1975</t>
+  </si>
+  <si>
+    <t>BTP CFA PAYS DE LA LOIRE</t>
+  </si>
+  <si>
+    <t>BTP CFA VENDEE</t>
+  </si>
+  <si>
+    <t>23 ROND-POINT DU COTEAU 85000 LA ROCHE-SUR-YON</t>
+  </si>
+  <si>
+    <t>01/01/2012</t>
+  </si>
+  <si>
     <t>BTP CFA OCCITANIE</t>
   </si>
   <si>
     <t>BATIMENT 1 375 RUE EMILE PICARD 34080 MONTPELLIER</t>
   </si>
   <si>
     <t>17/06/2020</t>
-  </si>
-[...58 lines deleted...]
-    <t>85.59B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -914,82 +914,80 @@
       <c r="F8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="3">
         <v>82380302738</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>51472700700098</v>
+        <v>79932067600015</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="D9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="I9" s="3">
-        <v>91340684734</v>
+        <v>11922114292</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>77555830700028</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="2"/>
@@ -1142,80 +1140,82 @@
       <c r="F14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="3">
         <v>52440669044</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>79932067600015</v>
+        <v>51472700700098</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="D15" s="2"/>
+      <c r="D15" s="2" t="s">
+        <v>60</v>
+      </c>
       <c r="E15" s="2" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="I15" s="3">
-        <v>11922114292</v>
+        <v>91340684734</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -1231,31 +1231,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/23/2026 05:02:26</dc:description>
+  <dc:description>Export en date du 05/23/2026 01:59:07</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>