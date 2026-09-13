--- v3 (2026-05-22)
+++ v4 (2026-09-13)
@@ -136,117 +136,117 @@
   <si>
     <t>01/02/2002</t>
   </si>
   <si>
     <t>2 RUE DE LA DEMOCRATIE 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>17/10/2014</t>
   </si>
   <si>
     <t>PARC HELIOPOLIS - BAT B1 124 AVENUE DE MAGUDAS 33700 MERIGNAC</t>
   </si>
   <si>
     <t>15/03/2021</t>
   </si>
   <si>
     <t>BTP CFA AUVERGNE RHONE ALPES</t>
   </si>
   <si>
     <t>12 ROUTE DE CHARMEIL 03700 BELLERIVE-SUR-ALLIER</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
+    <t>BTP CFA OCCITANIE</t>
+  </si>
+  <si>
+    <t>BATIMENT 1 375 RUE EMILE PICARD 34080 MONTPELLIER</t>
+  </si>
+  <si>
+    <t>17/06/2020</t>
+  </si>
+  <si>
+    <t>FORMATION ET METIER</t>
+  </si>
+  <si>
+    <t>LPP DE ST HENRI</t>
+  </si>
+  <si>
+    <t>37 CHEMIN DE BERNEX 13016 MARSEILLE</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>BATIMENT CFA BRETAGNE</t>
+  </si>
+  <si>
+    <t>12 BOULEVARD DES ILES 56000 VANNES</t>
+  </si>
+  <si>
+    <t>01/01/2011</t>
+  </si>
+  <si>
+    <t>BTP CFA NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>61 BOULEVARD DE LA LUNADE 19000 TULLE</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>BTP CFA GRAND EST</t>
+  </si>
+  <si>
+    <t>ZAC DU BREUIL RUE NICOLAS PIERSON 54700 PONT-A-MOUSSON</t>
+  </si>
+  <si>
+    <t>01/09/1975</t>
+  </si>
+  <si>
+    <t>BTP CFA PAYS DE LA LOIRE</t>
+  </si>
+  <si>
+    <t>BTP CFA VENDEE</t>
+  </si>
+  <si>
+    <t>23 ROND-POINT DU COTEAU 85000 LA ROCHE-SUR-YON</t>
+  </si>
+  <si>
+    <t>01/01/2012</t>
+  </si>
+  <si>
     <t>RESEAU DUCRETET</t>
   </si>
   <si>
     <t>14/12/2013</t>
   </si>
   <si>
     <t>85.59B</t>
-  </si>
-[...58 lines deleted...]
-    <t>17/06/2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -914,80 +914,82 @@
       <c r="F8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="3">
         <v>82380302738</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>79932067600015</v>
+        <v>51472700700098</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="D9" s="2"/>
+      <c r="D9" s="2" t="s">
+        <v>40</v>
+      </c>
       <c r="E9" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="I9" s="3">
-        <v>11922114292</v>
+        <v>91340684734</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>77555830700028</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="2"/>
@@ -1140,82 +1142,80 @@
       <c r="F14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="3">
         <v>52440669044</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>51472700700098</v>
+        <v>79932067600015</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="D15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="I15" s="3">
-        <v>91340684734</v>
+        <v>11922114292</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -1231,31 +1231,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/23/2026 01:59:07</dc:description>
+  <dc:description>Export en date du 09/13/2026 06:39:52</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>