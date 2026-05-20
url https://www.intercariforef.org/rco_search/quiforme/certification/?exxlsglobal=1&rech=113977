--- v0 (2026-01-15)
+++ v1 (2026-05-20)
@@ -76,123 +76,123 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>OFFICE PUBLIC DE LA LANGUE BASQUE</t>
   </si>
   <si>
     <t>EUSKARAREN ERAKUNDE PUBLIKOA</t>
   </si>
   <si>
     <t>2 ALLEE DES PLATANES 64100 BAYONNE</t>
   </si>
   <si>
     <t>03/03/2008</t>
   </si>
   <si>
     <t>84.12Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
+    <t>A.E.K</t>
+  </si>
+  <si>
+    <t>22 RUE MARENGO 64100 BAYONNE</t>
+  </si>
+  <si>
+    <t>01/01/2008</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>VRAI</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>IZORA</t>
+  </si>
+  <si>
+    <t>79 AVENUE ANDRE ITHURRALDE 64500 SAINT-JEAN-DE-LUZ</t>
+  </si>
+  <si>
+    <t>20/09/2005</t>
+  </si>
+  <si>
+    <t>30/04/2023</t>
+  </si>
+  <si>
+    <t>PFOHL CELINE</t>
+  </si>
+  <si>
+    <t>EGOKI FORMATION</t>
+  </si>
+  <si>
+    <t>CENTRE IVOIRE 15 RUE CHAPELET 64200 BIARRITZ</t>
+  </si>
+  <si>
+    <t>01/07/2011</t>
+  </si>
+  <si>
     <t>LE CLUB DES LANGUES</t>
   </si>
   <si>
     <t>ESPACE DES PONTOTS 12 RUE DE L' INDUSTRIE 64600 ANGLET</t>
   </si>
   <si>
     <t>01/12/2010</t>
   </si>
   <si>
-    <t>85.59A</t>
-[...40 lines deleted...]
-  <si>
     <t>JAKINOLA</t>
   </si>
   <si>
     <t>69 BOULEVARD ALSACE-LORRAINE 64100 BAYONNE</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>INSPIRE NATION</t>
   </si>
   <si>
     <t>25 ALLEE DU MOURA 64200 BIARRITZ</t>
   </si>
   <si>
     <t>31/01/2019</t>
   </si>
   <si>
-    <t xml:space="preserve">CASTORENE XABI   </t>
+    <t>CASTORENE XABI</t>
   </si>
   <si>
     <t>8 RUE ADOLPHE THIERS 64100 BAYONNE</t>
   </si>
   <si>
     <t>01/10/2021</t>
   </si>
   <si>
     <t>85.52Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -643,71 +643,71 @@
         <v>16</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="3"/>
       <c r="J2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
-        <v>52834039100010</v>
+        <v>31978536600059</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="3">
-        <v>72640312564</v>
+        <v>72640012464</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
         <v>48469606700012</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="2"/>
@@ -756,71 +756,71 @@
       <c r="F5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="3">
         <v>72640269164</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>31978536600059</v>
+        <v>52834039100010</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3">
-        <v>72640012464</v>
+        <v>72640312564</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>82934891100035</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2" t="s">
@@ -855,60 +855,60 @@
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>84804488900014</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I8" s="3">
         <v>75640463864</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>89925529300024</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="I9" s="3">
         <v>75640512464</v>
@@ -958,31 +958,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 01/15/2026 10:38:57</dc:description>
+  <dc:description>Export en date du 05/20/2026 05:39:38</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>