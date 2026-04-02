--- v1 (2026-02-15)
+++ v2 (2026-04-02)
@@ -175,92 +175,104 @@
   <si>
     <t>817 RUE CHARLES BOURSEUL 59500 DOUAI</t>
   </si>
   <si>
     <t>03/12/1991</t>
   </si>
   <si>
     <t>3159P001659</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT CHARLES COEFFIN</t>
   </si>
   <si>
     <t>CTRE FORMATION APPRENTIS POLYVALENT GUADELOUPE</t>
   </si>
   <si>
     <t>LD TRIONCELLE 97122 BAIE-MAHAULT</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
   <si>
     <t>01973269897</t>
   </si>
   <si>
+    <t>PURPLE CAMPUS</t>
+  </si>
+  <si>
+    <t>99 IMPASSE ADAM SMITH 34470 PEROLS</t>
+  </si>
+  <si>
+    <t>01/01/2021</t>
+  </si>
+  <si>
+    <t>BP 90443 1 AVENUE PAUL PASCOT 66000 PERPIGNAN</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
     <t>HYGIE FORMATIONS PHARMACIE D AQUITAINE CFA ET FORMATION CONTINUE</t>
   </si>
   <si>
     <t>3 RUE LOUIS BEYDTS 33310 LORMONT</t>
   </si>
   <si>
     <t>20/08/2008</t>
   </si>
   <si>
     <t>GROUPEMENT INTERPROFESSIONNEL POUR L'APPRENTISSAGE ET LA FORMATION CONTINUE</t>
   </si>
   <si>
     <t>3 BOULEVARD BATONNIER CHOLET 44100 NANTES</t>
   </si>
   <si>
     <t>14/02/2002</t>
   </si>
   <si>
     <t>NOVETUDE SANTE PRO II</t>
   </si>
   <si>
     <t>FORMATION &amp; SANTE LYON</t>
   </si>
   <si>
     <t>LE MONOLITHE 12 RUE CASIMIR PERIER 69002 LYON</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>INSTITUT DE FORMATION DES METIERS DE LA PHARMACIE</t>
   </si>
   <si>
     <t>30 RUE BENEDIT 13004 MARSEILLE</t>
   </si>
   <si>
     <t>29/08/2003</t>
   </si>
   <si>
-    <t>85.59B</t>
-[...1 lines deleted...]
-  <si>
     <t>ALMEA FORMATIONS INTERPRO</t>
   </si>
   <si>
     <t>32 RUE BENJAMIN FRANKLIN 51000 CHALONS-EN-CHAMPAGNE</t>
   </si>
   <si>
     <t>08/10/2008</t>
   </si>
   <si>
     <t>CFA PHARMACIE DE L'AFPPREC - ASSOCIATION POUR LA FORMATION DES PREPARATEURS EN PHARMACIE DE LA REGION CVDL</t>
   </si>
   <si>
     <t>7 RUE FRANCOIS HAUCHECORNE 45000 ORLEANS</t>
   </si>
   <si>
     <t>01/09/2008</t>
   </si>
   <si>
     <t>CRS PROF PERFECTIONNEMENT PHARMACIE</t>
   </si>
   <si>
     <t>59 RUE PLANCHAT 75020 PARIS</t>
   </si>
   <si>
     <t>15/04/1984</t>
@@ -302,62 +314,50 @@
     <t>01/01/2013</t>
   </si>
   <si>
     <t>85.41Z</t>
   </si>
   <si>
     <t>SEPR-ENTREPRISES ET FORMATIONS</t>
   </si>
   <si>
     <t>46 RUE PROFESSEUR ROCHAIX 69003 LYON</t>
   </si>
   <si>
     <t>01/09/2018</t>
   </si>
   <si>
     <t>CFA 35 DES PREPARATEURS EN PHARMACIE</t>
   </si>
   <si>
     <t>CFA 35 PP</t>
   </si>
   <si>
     <t>LE PONTHUS 11 RUE ANDRE ET YVONNE MEYNIER 35000 RENNES</t>
   </si>
   <si>
     <t>21/09/2020</t>
-  </si>
-[...10 lines deleted...]
-    <t>BP 90443 1 AVENUE PAUL PASCOT 66000 PERPIGNAN</t>
   </si>
   <si>
     <t>IFPP INSTITUT DE FORMATION DES PROFESSIONNELS DE LA PHARMACIE</t>
   </si>
   <si>
     <t>46 AVENUE GEORGES CLEMENCEAU 25000 BESANCON</t>
   </si>
   <si>
     <t>POLE DE FORMATION PASTEUR</t>
   </si>
   <si>
     <t>13 RUE DES DOCKS REMOIS 51450 BETHENY</t>
   </si>
   <si>
     <t>09/02/2022</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>ILM FORMATION</t>
   </si>
   <si>
     <t>3 RUE MARIANO 67100 STRASBOURG</t>
   </si>
@@ -1133,625 +1133,625 @@
       <c r="F10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>35311048900047</v>
+        <v>89079142900016</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I11" s="3">
-        <v>72330003933</v>
+        <v>76341086134</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>42417546100021</v>
+        <v>89079142900065</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="I12" s="3">
-        <v>52440404744</v>
+        <v>76341086134</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>44965372400160</v>
+        <v>35311048900047</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I13" s="3">
-        <v>82690808269</v>
+        <v>72330003933</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>45391811200013</v>
+        <v>42417546100021</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="I14" s="3">
-        <v>93131151813</v>
+        <v>52440404744</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>50923283100016</v>
+        <v>44965372400160</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I15" s="3">
-        <v>21510170351</v>
+        <v>82690808269</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>77551105800056</v>
+        <v>45391811200013</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="I16" s="3">
-        <v>24450073545</v>
+        <v>93131151813</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>77567831100041</v>
+        <v>50923283100016</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>73</v>
-      </c>
-[...5 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="3">
-        <v>11752290275</v>
+        <v>21510170351</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>78370747400020</v>
+        <v>77551105800056</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I18" s="3">
-        <v>31590024559</v>
+        <v>24450073545</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>78515061600049</v>
+        <v>77567831100041</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="I19" s="3">
-        <v>11780482378</v>
+        <v>11752290275</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>78811481700026</v>
+        <v>78370747400020</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="3">
-        <v>73310167931</v>
+        <v>31590024559</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>79085376600018</v>
+        <v>78515061600049</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="I21" s="3">
-        <v>82070070807</v>
+        <v>11780482378</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>84150214900013</v>
+        <v>78811481700026</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I22" s="3">
-        <v>84691605569</v>
+        <v>73310167931</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>88329193200027</v>
+        <v>79085376600018</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="I23" s="3">
-        <v>53351077335</v>
+        <v>82070070807</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>89079142900016</v>
+        <v>84150214900013</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="3">
-        <v>76341086134</v>
+        <v>84691605569</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>89079142900065</v>
+        <v>88329193200027</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="D25" s="2"/>
+      <c r="D25" s="2" t="s">
+        <v>97</v>
+      </c>
       <c r="E25" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="I25" s="3">
-        <v>76341086134</v>
+        <v>53351077335</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>89439019400013</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="3">
         <v>27250344125</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
         <v>91018960400010</v>
       </c>
@@ -1857,31 +1857,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/15/2026 17:17:25</dc:description>
+  <dc:description>Export en date du 04/02/2026 08:09:48</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>