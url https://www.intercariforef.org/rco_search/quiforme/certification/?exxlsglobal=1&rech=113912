--- v2 (2026-04-02)
+++ v3 (2026-05-21)
@@ -175,189 +175,189 @@
   <si>
     <t>817 RUE CHARLES BOURSEUL 59500 DOUAI</t>
   </si>
   <si>
     <t>03/12/1991</t>
   </si>
   <si>
     <t>3159P001659</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT CHARLES COEFFIN</t>
   </si>
   <si>
     <t>CTRE FORMATION APPRENTIS POLYVALENT GUADELOUPE</t>
   </si>
   <si>
     <t>LD TRIONCELLE 97122 BAIE-MAHAULT</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
   <si>
     <t>01973269897</t>
   </si>
   <si>
+    <t>HYGIE FORMATIONS PHARMACIE D AQUITAINE CFA ET FORMATION CONTINUE</t>
+  </si>
+  <si>
+    <t>3 RUE LOUIS BEYDTS 33310 LORMONT</t>
+  </si>
+  <si>
+    <t>20/08/2008</t>
+  </si>
+  <si>
+    <t>GROUPEMENT INTERPROFESSIONNEL POUR L'APPRENTISSAGE ET LA FORMATION CONTINUE</t>
+  </si>
+  <si>
+    <t>3 BOULEVARD BATONNIER CHOLET 44100 NANTES</t>
+  </si>
+  <si>
+    <t>14/02/2002</t>
+  </si>
+  <si>
+    <t>NOVETUDE SANTE PRO II</t>
+  </si>
+  <si>
+    <t>FORMATION &amp; SANTE LYON</t>
+  </si>
+  <si>
+    <t>LE MONOLITHE 12 RUE CASIMIR PERIER 69002 LYON</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>INSTITUT DE FORMATION DES METIERS DE LA PHARMACIE</t>
+  </si>
+  <si>
+    <t>30 RUE BENEDIT 13004 MARSEILLE</t>
+  </si>
+  <si>
+    <t>29/08/2003</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>ALMEA FORMATIONS INTERPRO</t>
+  </si>
+  <si>
+    <t>32 RUE BENJAMIN FRANKLIN 51000 CHALONS-EN-CHAMPAGNE</t>
+  </si>
+  <si>
+    <t>08/10/2008</t>
+  </si>
+  <si>
+    <t>CFA PHARMACIE DE L'AFPPREC - ASSOCIATION POUR LA FORMATION DES PREPARATEURS EN PHARMACIE DE LA REGION CVDL</t>
+  </si>
+  <si>
+    <t>7 RUE FRANCOIS HAUCHECORNE 45000 ORLEANS</t>
+  </si>
+  <si>
+    <t>01/09/2008</t>
+  </si>
+  <si>
+    <t>CRS PROF PERFECTIONNEMENT PHARMACIE</t>
+  </si>
+  <si>
+    <t>59 RUE PLANCHAT 75020 PARIS</t>
+  </si>
+  <si>
+    <t>15/04/1984</t>
+  </si>
+  <si>
+    <t>COURS PREPARATEURS PHARMACIE</t>
+  </si>
+  <si>
+    <t>49 AVENUE DU PONT DE BOIS 59650 VILLENEUVE-D'ASCQ</t>
+  </si>
+  <si>
+    <t>30/10/1992</t>
+  </si>
+  <si>
+    <t>ASS DES COURS PROF PHARMACIE ACADEMIE</t>
+  </si>
+  <si>
+    <t>LE TECHNOPARC 14 RUE GUSTAVE EIFFEL 78300 POISSY</t>
+  </si>
+  <si>
+    <t>27/06/2000</t>
+  </si>
+  <si>
+    <t>AFICEPP</t>
+  </si>
+  <si>
+    <t>1 CHEMIN CARROSSE 31400 TOULOUSE</t>
+  </si>
+  <si>
+    <t>01/06/1990</t>
+  </si>
+  <si>
+    <t>ECOLE SUPERIEURE DE SANTE CFAP</t>
+  </si>
+  <si>
+    <t>60 RUE DE NARVIK 07500 GUILHERAND-GRANGES</t>
+  </si>
+  <si>
+    <t>01/01/2013</t>
+  </si>
+  <si>
+    <t>85.41Z</t>
+  </si>
+  <si>
+    <t>SEPR-ENTREPRISES ET FORMATIONS</t>
+  </si>
+  <si>
+    <t>46 RUE PROFESSEUR ROCHAIX 69003 LYON</t>
+  </si>
+  <si>
+    <t>01/09/2018</t>
+  </si>
+  <si>
+    <t>CFA 35 DES PREPARATEURS EN PHARMACIE</t>
+  </si>
+  <si>
+    <t>CFA 35 PP</t>
+  </si>
+  <si>
+    <t>LE PONTHUS 11 RUE ANDRE ET YVONNE MEYNIER 35000 RENNES</t>
+  </si>
+  <si>
+    <t>21/09/2020</t>
+  </si>
+  <si>
     <t>PURPLE CAMPUS</t>
   </si>
   <si>
     <t>99 IMPASSE ADAM SMITH 34470 PEROLS</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>BP 90443 1 AVENUE PAUL PASCOT 66000 PERPIGNAN</t>
-  </si>
-[...127 lines deleted...]
-    <t>21/09/2020</t>
   </si>
   <si>
     <t>IFPP INSTITUT DE FORMATION DES PROFESSIONNELS DE LA PHARMACIE</t>
   </si>
   <si>
     <t>46 AVENUE GEORGES CLEMENCEAU 25000 BESANCON</t>
   </si>
   <si>
     <t>POLE DE FORMATION PASTEUR</t>
   </si>
   <si>
     <t>13 RUE DES DOCKS REMOIS 51450 BETHENY</t>
   </si>
   <si>
     <t>09/02/2022</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>ILM FORMATION</t>
   </si>
   <si>
     <t>3 RUE MARIANO 67100 STRASBOURG</t>
   </si>
@@ -1133,625 +1133,625 @@
       <c r="F10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>89079142900016</v>
+        <v>35311048900047</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I11" s="3">
-        <v>76341086134</v>
+        <v>72330003933</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>89079142900065</v>
+        <v>42417546100021</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="I12" s="3">
-        <v>76341086134</v>
+        <v>52440404744</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>35311048900047</v>
+        <v>44965372400160</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D13" s="2"/>
+        <v>59</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>60</v>
+      </c>
       <c r="E13" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I13" s="3">
-        <v>72330003933</v>
+        <v>82690808269</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>42417546100021</v>
+        <v>45391811200013</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="I14" s="3">
-        <v>52440404744</v>
+        <v>93131151813</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>44965372400160</v>
+        <v>50923283100016</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I15" s="3">
-        <v>82690808269</v>
+        <v>21510170351</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>45391811200013</v>
+        <v>77551105800056</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="I16" s="3">
-        <v>93131151813</v>
+        <v>24450073545</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>50923283100016</v>
+        <v>77567831100041</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="3">
-        <v>21510170351</v>
+        <v>11752290275</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>77551105800056</v>
+        <v>78370747400020</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I18" s="3">
-        <v>24450073545</v>
+        <v>31590024559</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>77567831100041</v>
+        <v>78515061600049</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="I19" s="3">
-        <v>11752290275</v>
+        <v>11780482378</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>78370747400020</v>
+        <v>78811481700026</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="3">
-        <v>31590024559</v>
+        <v>73310167931</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>78515061600049</v>
+        <v>79085376600018</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="I21" s="3">
-        <v>11780482378</v>
+        <v>82070070807</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>78811481700026</v>
+        <v>84150214900013</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I22" s="3">
-        <v>73310167931</v>
+        <v>84691605569</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>79085376600018</v>
+        <v>88329193200027</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D23" s="2"/>
+        <v>92</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>93</v>
+      </c>
       <c r="E23" s="2" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="I23" s="3">
-        <v>82070070807</v>
+        <v>53351077335</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>84150214900013</v>
+        <v>89079142900016</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="3">
-        <v>84691605569</v>
+        <v>76341086134</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>88329193200027</v>
+        <v>89079142900065</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="D25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="I25" s="3">
-        <v>53351077335</v>
+        <v>76341086134</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>89439019400013</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="3">
         <v>27250344125</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
         <v>91018960400010</v>
       </c>
@@ -1857,31 +1857,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 08:09:48</dc:description>
+  <dc:description>Export en date du 05/21/2026 19:29:30</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>