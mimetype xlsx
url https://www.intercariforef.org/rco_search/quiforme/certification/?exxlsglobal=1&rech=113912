--- v3 (2026-05-21)
+++ v4 (2026-09-13)
@@ -1857,31 +1857,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/21/2026 19:29:30</dc:description>
+  <dc:description>Export en date du 09/13/2026 16:17:54</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>