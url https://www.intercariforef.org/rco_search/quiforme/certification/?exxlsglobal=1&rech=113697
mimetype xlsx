--- v1 (2026-03-16)
+++ v2 (2026-05-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -271,141 +271,144 @@
   <si>
     <t>ETS PUB LOCAL ENSEIGNEMENT FORMATION PROFESSIONNELLE AGRICOLES TARN</t>
   </si>
   <si>
     <t>LEGTPA ALBI</t>
   </si>
   <si>
     <t>FONTLABOUR ROUTE DE TOULOUSE 81000 ALBI</t>
   </si>
   <si>
     <t>7381P001481</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DES TARN ET GARONNE</t>
   </si>
   <si>
     <t>LEGTPA DE MONTAUBAN</t>
   </si>
   <si>
     <t>DOMAINE DE CAPOU 1915 ROUTE DE BORDEAUX 82000 MONTAUBAN</t>
   </si>
   <si>
     <t>7382P000782</t>
   </si>
   <si>
-    <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES CHATEAU MONGIN</t>
+    <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES D'ORANGE</t>
+  </si>
+  <si>
+    <t>LYCEE PIERRE LE ROY DE BOISEAUMARIE</t>
   </si>
   <si>
     <t>2260 ROUTE DU GRES 84100 ORANGE</t>
   </si>
   <si>
     <t>12/05/1993</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE POITIERS-VENOURS</t>
   </si>
   <si>
     <t>LEGTA VENOURS</t>
   </si>
   <si>
     <t>VENOURS 86480 ROUILLE</t>
   </si>
   <si>
     <t>5486P001186</t>
   </si>
   <si>
     <t>EPLEFPA FORMA'TERRA</t>
   </si>
   <si>
     <t>LEGTA EMILE BOYER DE LA GIRODAY</t>
   </si>
   <si>
     <t>165 ROUTE DE MAFATE 97460 SAINT-PAUL</t>
   </si>
   <si>
     <t>01/09/1989</t>
   </si>
   <si>
+    <t>ENSEIGNEMENT PROMOTION AGRICOLE GENERAL</t>
+  </si>
+  <si>
+    <t>26 AVENUE ANDRE CHENIER 11300 LIMOUX</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>LYCEE AGRICOLE PRIVE DE NERMONT</t>
   </si>
   <si>
     <t>2 RUE DE NERMONT 28200 LA CHAPELLE-DU-NOYER</t>
   </si>
   <si>
     <t>01/01/1980</t>
   </si>
   <si>
     <t>ENSEMBLE SCOLAIRE TERRE ET AVENIR</t>
   </si>
   <si>
     <t>22 AVENUE DE L'EUROPE 78200 MAGNANVILLE</t>
   </si>
   <si>
     <t>29/10/1980</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>ASSOCIATION GROUPE ESA</t>
   </si>
   <si>
     <t>55 RUE RABELAIS 49000 ANGERS</t>
   </si>
   <si>
     <t>18/06/1987</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE D EDUCATION ET D ORIENTATION COQUERE</t>
   </si>
   <si>
     <t>COQUEREAUMONT 76690 SAINT-GEORGES-SUR-FONTAINE</t>
   </si>
   <si>
     <t>10/04/1969</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>ASSOCIATION ST LOUIS POISSY</t>
   </si>
   <si>
     <t>1 RUE SABATIER 60350 PIERREFONDS</t>
-  </si>
-[...7 lines deleted...]
-    <t>26 AVENUE ANDRE CHENIER 11300 LIMOUX</t>
   </si>
   <si>
     <t>LYCEE D ENSEIGNEMENT AGRICOLE PRIVE POMMERIT</t>
   </si>
   <si>
     <t>POMMERIT JAUDY CHEF DU BOIS 22450 LA ROCHE-JAUDY</t>
   </si>
   <si>
     <t>94.12Z</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU LYCEE LES VERGERS</t>
   </si>
   <si>
     <t>4 RUE DES MURETS 35120 DOL-DE-BRETAGNE</t>
   </si>
   <si>
     <t>20/07/1983</t>
   </si>
   <si>
     <t>ASSOCIATION MAISON FAMILIALE RURALE</t>
   </si>
   <si>
     <t>325 CHEMIN DE RONDE 01380 BAGE-LE-CHATEL</t>
   </si>
@@ -981,51 +984,51 @@
         <v>19080804800010</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>19141112300018</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
@@ -1582,720 +1585,722 @@
         <v>84</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>19840218200028</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="D20" s="2"/>
+      <c r="D20" s="2" t="s">
+        <v>86</v>
+      </c>
       <c r="E20" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>19860718600014</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>19974098600013</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="3">
         <v>98970035397</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>31968154000013</v>
+        <v>77580456000016</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="3">
-        <v>24280033228</v>
+        <v>91110106011</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>32020453000028</v>
+        <v>31968154000013</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="I24" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="I24" s="3">
+        <v>24280033228</v>
+      </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>34238263700011</v>
+        <v>32020453000028</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="I25" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I25" s="3"/>
       <c r="J25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>41278335900018</v>
+        <v>34238263700011</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I26" s="3">
-        <v>23760002976</v>
+        <v>52490003849</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>77567240500021</v>
+        <v>41278335900018</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>71</v>
+        <v>114</v>
       </c>
       <c r="I27" s="3">
-        <v>32600451960</v>
+        <v>23760002976</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>77580456000016</v>
+        <v>77567240500021</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="I28" s="3">
-        <v>91110106011</v>
+        <v>32600451960</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>77744124700015</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I29" s="3"/>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>77767502600028</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I30" s="3"/>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>77929544300013</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I31" s="3">
         <v>84010222601</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>77970557300011</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="3"/>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>78362626000013</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>71</v>
       </c>
       <c r="I33" s="3">
         <v>31590008059</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>78392259400016</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I34" s="3">
         <v>32620323862</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>78397621000014</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I35" s="3">
         <v>31620047762</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>78618852400015</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I36" s="3">
         <v>52490100849</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>78644691400016</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="I37" s="3">
         <v>52850007685</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>81987284700028</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I38" s="3">
         <v>93840393884</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -2323,31 +2328,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/16/2026 17:07:03</dc:description>
+  <dc:description>Export en date du 05/03/2026 17:58:15</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>