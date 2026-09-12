--- v4 (2026-05-27)
+++ v5 (2026-09-12)
@@ -130,51 +130,51 @@
   <si>
     <t>38 RUE ANATOLE FRANCE 92300 LEVALLOIS-PERRET</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>MBWAY</t>
   </si>
   <si>
     <t>1ER ETAGE 1 RUE PIERRE BOURDEIX 69007 LYON</t>
   </si>
   <si>
     <t>01/09/2021</t>
   </si>
   <si>
     <t>AEROPORT M MEDITERRANEE 34130 MAUGUIO</t>
   </si>
   <si>
     <t>01/11/2021</t>
   </si>
   <si>
     <t>ESICAD MBWAY IPAC BACHELOR FACTORY</t>
   </si>
   <si>
-    <t>IMMEUBLE AMPERE 373 L’OCCITANE 31670 LABEGE</t>
+    <t>IMMEUBLE AMPERE 373 L'OCCITANE 31670 LABEGE</t>
   </si>
   <si>
     <t>01/03/2022</t>
   </si>
   <si>
     <t>MBWAY - MY DIGITAL SCHOOL - WIN SPORT SCHOOL - PI</t>
   </si>
   <si>
     <t>4 QUAI DES QUEYRIES 33100 BORDEAUX</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>AFTEC</t>
   </si>
   <si>
     <t>AFTEC-IHECF-IPAC BACHELOR FACTORY</t>
   </si>
   <si>
     <t>23 RUE LOUIS KERAUTRET-BOTMEL 35000 RENNES</t>
   </si>
   <si>
     <t>23/03/2001</t>
   </si>
@@ -193,171 +193,171 @@
   <si>
     <t>AFTEC IPAC BACHELOR FACTORY MY DIGITAL SCHOOL WIN</t>
   </si>
   <si>
     <t>5 RUE MARIE CURIE 53810 CHANGE</t>
   </si>
   <si>
     <t>01/08/2019</t>
   </si>
   <si>
     <t>AFTEC -MY DIGITAL SCHOOL - MBWAY - IPAC BACHELOR</t>
   </si>
   <si>
     <t>ATLANPARC ZONE DE KERLUHERNE 1 RUE MARIE CURIE 56890 PLESCOP</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
   <si>
     <t>AFTEC - IPAC BACHELOR FACTORY - MBWAY -</t>
   </si>
   <si>
     <t>6 RUE RECTEUR DAURE 14000 CAEN</t>
   </si>
   <si>
+    <t>IPAC</t>
+  </si>
+  <si>
+    <t>MBWAY - IPAC - IPAC BACHELOR FACTORY - IPAC ONLINE</t>
+  </si>
+  <si>
+    <t>42 CHE DE LA PRAIRIE 74000 ANNECY</t>
+  </si>
+  <si>
+    <t>01/09/1992</t>
+  </si>
+  <si>
+    <t>85.42Z</t>
+  </si>
+  <si>
+    <t>MBWAY - MY DIGITAL SCHOOL</t>
+  </si>
+  <si>
+    <t>BATIMENT HELIOPOLIS ENTREE G 16 RUE DU TOUR DE L'EAU 38400 SAINT-MARTIN-D'HERES</t>
+  </si>
+  <si>
+    <t>16/03/2015</t>
+  </si>
+  <si>
+    <t>IPAC - IPAC BACHELOR FACTORY - IPAC FORMATION PRO</t>
+  </si>
+  <si>
+    <t>SAVOIE TECHNOLAC 23 AVENUE LAC LEMAN 73370 LE BOURGET-DU-LAC</t>
+  </si>
+  <si>
+    <t>MBWAY - IPAC - IPAC BACHELOR FACTORY - WIN SPORT</t>
+  </si>
+  <si>
+    <t>CENTRE DES SERVICES 15 BD DE LA MER CASPIENNE 73370 LE BOURGET-DU-LAC</t>
+  </si>
+  <si>
+    <t>13/01/2020</t>
+  </si>
+  <si>
+    <t>CONSEIL FORMATION QUALIFICATION</t>
+  </si>
+  <si>
+    <t>ISIFA PLUS VALUES - AFASOP - IPAC BACHELOR FACTOR</t>
+  </si>
+  <si>
+    <t>02/01/2017</t>
+  </si>
+  <si>
+    <t>ISIFA PLUS VALUES-AFASOP-IPAC BACHELOR FACTORY-MB</t>
+  </si>
+  <si>
+    <t>61 B RUE DES PEUPLIERS 92100 BOULOGNE-BILLANCOURT</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>E S G M ECOLE SUP GESTION MANAGEMENT</t>
+  </si>
+  <si>
+    <t>19 ALLEE GLUCK 68200 MULHOUSE</t>
+  </si>
+  <si>
+    <t>03/05/2019</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>ESPL-ECOLE SUPERIEURE DES PAYS DE LOIRE</t>
+  </si>
+  <si>
+    <t>ESPL - IPAC BACHELOR FACTORY - TUNON</t>
+  </si>
+  <si>
+    <t>19 RUE LE NOTRE 49000 ANGERS</t>
+  </si>
+  <si>
+    <t>01/01/2009</t>
+  </si>
+  <si>
+    <t>CDAF FORMATION</t>
+  </si>
+  <si>
+    <t>IMMEUBLE LE SYCOMORE 11 AVENUE DU VAL DE FONTENAY 94120 FONTENAY-SOUS-BOIS</t>
+  </si>
+  <si>
+    <t>05/06/2007</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>- 4 RUE FOURTEAU 4 QUAI DES QUEYRIES 33100 BORDEAUX</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>57 - 57-IMMEUBLE LYON VAISE SAINT CYR 57 B RUE DE ST CYR 69009 LYON 9EME</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>CDAF ESAP</t>
+  </si>
+  <si>
+    <t>57 RUE PIERRE MAUROY 59800 LILLE</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
     <t>ECO COM</t>
   </si>
   <si>
     <t>ISCOM MY DIGITAL SCHOOL</t>
   </si>
   <si>
-    <t>57 RUE PIERRE MAUROY 59800 LILLE</t>
-[...1 lines deleted...]
-  <si>
     <t>01/09/2013</t>
-  </si>
-[...109 lines deleted...]
-    <t>01/09/2023</t>
   </si>
   <si>
     <t>EDUSERVICES</t>
   </si>
   <si>
     <t>IPAC BACHELOR FACTORY - MBWAY - PIG</t>
   </si>
   <si>
     <t>64.20Z</t>
   </si>
   <si>
     <t>NEO</t>
   </si>
   <si>
     <t>LOTISSEMENT HARGUINA 1 32 ALLEE CHOPIN 64990 MOUGUERRE</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1326,594 +1326,594 @@
       <c r="F15" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="I15" s="3">
         <v>53350248835</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>48017681700066</v>
+        <v>38416491900027</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="I16" s="3">
-        <v>11754890075</v>
+        <v>82740024674</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>38416491900027</v>
+        <v>38416491900159</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="I17" s="3">
         <v>82740024674</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>38416491900159</v>
+        <v>38416491900183</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D18" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="2" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="I18" s="3">
         <v>82740024674</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>38416491900183</v>
+        <v>38416491900191</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D19" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="I19" s="3">
         <v>82740024674</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>38416491900191</v>
+        <v>40132583200087</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="I20" s="3">
-        <v>82740024674</v>
+        <v>11930303993</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>40132583200087</v>
+        <v>40132583200103</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="D21" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="2" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="I21" s="3">
         <v>11930303993</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>40132583200103</v>
+        <v>42050092800031</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="D22" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="2"/>
+      <c r="G22" s="2" t="s">
+        <v>81</v>
+      </c>
       <c r="H22" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="I22" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I22" s="3"/>
       <c r="J22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>42050092800031</v>
+        <v>44344472400027</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="D23" s="2"/>
+      <c r="D23" s="2" t="s">
+        <v>83</v>
+      </c>
       <c r="E23" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="G23" s="2" t="s">
         <v>85</v>
       </c>
+      <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I23" s="3"/>
+        <v>63</v>
+      </c>
+      <c r="I23" s="3">
+        <v>52490191449</v>
+      </c>
       <c r="J23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>44344472400027</v>
+        <v>44536997800041</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="2"/>
+      <c r="E24" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="F24" s="2" t="s">
+      <c r="G24" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I24" s="3"/>
       <c r="J24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>44536997800041</v>
+        <v>44536997800082</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E25" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="D25" s="2"/>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="I25" s="3"/>
+      <c r="I25" s="3">
+        <v>11940703894</v>
+      </c>
       <c r="J25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>44536997800082</v>
+        <v>44536997800090</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="I26" s="3">
         <v>11940703894</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>44536997800090</v>
+        <v>44536997800108</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E27" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="I27" s="3">
         <v>11940703894</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>44536997800108</v>
+        <v>48017681700066</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="I28" s="3">
-        <v>11940703894</v>
+        <v>11754890075</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>52282368100047</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>102</v>
       </c>
       <c r="I29" s="3"/>
       <c r="J29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>91521149400017</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>105</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="3"/>
       <c r="J30" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L30" s="2" t="s">
@@ -1955,31 +1955,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/27/2026 23:18:08</dc:description>
+  <dc:description>Export en date du 09/12/2026 07:04:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>