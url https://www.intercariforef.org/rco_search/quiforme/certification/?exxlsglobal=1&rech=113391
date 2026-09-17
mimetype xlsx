--- v5 (2026-07-25)
+++ v6 (2026-09-17)
@@ -2035,57 +2035,57 @@
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I31" s="3">
         <v>53350117135</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>77957043100022</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="3">
         <v>82380010638</v>
@@ -2283,31 +2283,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/26/2026 01:11:32</dc:description>
+  <dc:description>Export en date du 09/17/2026 07:15:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>