--- v2 (2026-03-20)
+++ v3 (2026-05-07)
@@ -1669,31 +1669,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/20/2026 12:42:51</dc:description>
+  <dc:description>Export en date du 05/07/2026 09:57:48</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>