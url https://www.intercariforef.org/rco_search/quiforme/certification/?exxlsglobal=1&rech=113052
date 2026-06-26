--- v3 (2026-05-07)
+++ v4 (2026-06-26)
@@ -1266,64 +1266,62 @@
       <c r="M16" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
         <v>51306046700059</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="I17" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I17" s="3"/>
       <c r="J17" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>77566202600167</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>18</v>
       </c>
@@ -1669,31 +1667,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/07/2026 09:57:48</dc:description>
+  <dc:description>Export en date du 06/26/2026 04:58:38</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>