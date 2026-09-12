--- v4 (2026-06-26)
+++ v5 (2026-09-12)
@@ -1667,31 +1667,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 04:58:38</dc:description>
+  <dc:description>Export en date du 09/12/2026 21:15:16</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>