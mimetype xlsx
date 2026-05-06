--- v2 (2026-03-20)
+++ v3 (2026-05-06)
@@ -106,51 +106,51 @@
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>ATELIER DU BOIS</t>
   </si>
   <si>
     <t>31 B RUE DU BIGNON 44840 SORINIERES (LES)</t>
   </si>
   <si>
     <t>13/05/2011</t>
   </si>
   <si>
     <t>31.09A</t>
   </si>
   <si>
-    <t xml:space="preserve">BOULOGNE LAURENCE CLAIRE JEANNE </t>
+    <t>BOULOGNE LAURENCE CLAIRE JEANNE</t>
   </si>
   <si>
     <t>L'ESTRAN</t>
   </si>
   <si>
     <t>L'ESTRAN 6 RUE DE ROSBIGOT 29300 REDENE</t>
   </si>
   <si>
     <t>20/03/2007</t>
   </si>
   <si>
     <t>13.92Z</t>
   </si>
   <si>
     <t>ALLIANCE CONSEIL PLUS</t>
   </si>
   <si>
     <t>IMMEUBLE LAS COLINAS ETAGE 1 PARC D'ACTIVITE DE COLLIN 97170 PETIT-BOURG</t>
   </si>
   <si>
     <t>01/01/2018</t>
   </si>
   <si>
     <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
@@ -169,51 +169,51 @@
   <si>
     <t>06/03/2013</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>RUE BASSE MOUILLERE 45160 OLIVET</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>2 RUE GASTON PLANTE 28000 CHARTRES</t>
   </si>
   <si>
-    <t xml:space="preserve">DROUET PIERRE ANGEL JEAN </t>
+    <t>DROUET PIERRE ANGEL JEAN</t>
   </si>
   <si>
     <t>27 D 813 31290 VILLENOUVELLE</t>
   </si>
   <si>
     <t>02/01/2023</t>
   </si>
   <si>
     <t>31.09B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1086,31 +1086,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/20/2026 20:18:51</dc:description>
+  <dc:description>Export en date du 05/06/2026 20:59:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>