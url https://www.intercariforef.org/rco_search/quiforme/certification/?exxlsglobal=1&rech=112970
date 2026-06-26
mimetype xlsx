--- v3 (2026-05-06)
+++ v4 (2026-06-26)
@@ -1086,31 +1086,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/06/2026 20:59:21</dc:description>
+  <dc:description>Export en date du 06/26/2026 17:18:09</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>