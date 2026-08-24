--- v4 (2026-06-26)
+++ v5 (2026-08-24)
@@ -73,51 +73,51 @@
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>MINISTERE DU TRAVAIL ET DES SOLIDARITES</t>
   </si>
   <si>
     <t>14 AVENUE DUQUESNE 75007 PARIS</t>
   </si>
   <si>
     <t>11/06/1997</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT LA FAYETTE – LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
+    <t>LYCEE POLYVALENT LA FAYETTE - LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>ATELIER DU BOIS</t>
   </si>
   <si>
     <t>31 B RUE DU BIGNON 44840 SORINIERES (LES)</t>
   </si>
@@ -1086,31 +1086,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 17:18:09</dc:description>
+  <dc:description>Export en date du 08/24/2026 13:39:22</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>