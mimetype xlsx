--- v1 (2026-02-24)
+++ v2 (2026-05-26)
@@ -61,150 +61,150 @@
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>CROIX ROUGE FRANCAISE</t>
   </si>
   <si>
-    <t>INSTITUTS DE FORMATION</t>
+    <t>CROIX-ROUGE FRANCAISE COMPETENCE SITE DE LONS LE S</t>
   </si>
   <si>
     <t>155 CHEMIN DE CHAUDON 39000 LONS-LE-SAUNIER</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>INSTITUT FORMATION SOINS INFIRMIERS</t>
   </si>
   <si>
     <t>17 RUE NOTRE DAME 72000 LE MANS</t>
   </si>
   <si>
     <t>08/08/1980</t>
   </si>
   <si>
-    <t>ECOLE DE SECRETARIAT MEDICO-SOCIAL</t>
+    <t>CROIX ROUGE FRANCAISE COMPETENCE D'AIX EN PROVENCE</t>
   </si>
   <si>
     <t>32 COURS DES ARTS ET METIERS 13100 AIX-EN-PROVENCE</t>
   </si>
   <si>
     <t>19/06/1995</t>
   </si>
   <si>
     <t>ECOLE SECRETARIAT MEDICO SOCIAL</t>
   </si>
   <si>
     <t>2 PLACE HENRI DUNANT 34790 GRABELS</t>
   </si>
   <si>
     <t>01/02/1997</t>
   </si>
   <si>
     <t>SITE CROIX ROUGE 98 RUE DIDOT 75014 PARIS</t>
   </si>
   <si>
     <t>25/01/2006</t>
   </si>
   <si>
     <t>88.99B</t>
   </si>
   <si>
     <t>IRFSS AUVERGNE  IFSI POLE SANITAIRE</t>
   </si>
   <si>
     <t>20 RUE DU VERT GALANT 03000 MOULINS</t>
   </si>
   <si>
     <t>01/01/2006</t>
   </si>
   <si>
     <t>CROIX ROUGE IRFSS AL INSTITUT DE LUNEVILLE</t>
   </si>
   <si>
     <t>10 RUE DU COQ 54300 LUNEVILLE</t>
   </si>
   <si>
     <t>17/07/2006</t>
   </si>
   <si>
-    <t>INST DE FORMATION SOINS INFIRMIERS</t>
-[...2 lines deleted...]
-    <t>22 ALL DES TERRES NEUVES 33130 BEGLES</t>
+    <t>CROIX ROUGE COMPETENCE SITE DE BEGLES</t>
+  </si>
+  <si>
+    <t>22 ALLEE DES TERRES NEUVES 33130 BEGLES</t>
   </si>
   <si>
     <t>04/08/2008</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>CROIX ROUGE IRFSS CA INSTITUT DE TROYES</t>
   </si>
   <si>
     <t>18 RUE LOUIS MORIN 10000 TROYES</t>
   </si>
   <si>
     <t>01/01/2009</t>
   </si>
   <si>
     <t>30/06/2022</t>
   </si>
   <si>
-    <t>CTRE RGL FORMATION PROF.AQUITAINE</t>
-[...2 lines deleted...]
-    <t>22-25 22 ALL DES TERRES NEUVES 33130 BEGLES</t>
+    <t>CROIX ROUGE COMPETENCE CRFP NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>22 RUE DES TERRES NEUVES 33130 BEGLES</t>
   </si>
   <si>
     <t>10/12/1987</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>CTRE FORMATION PROF.PAYS DE LOIRE</t>
   </si>
   <si>
     <t>6 RUE DE LA GARE 44400 REZE</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
     <t>IFSI</t>
   </si>
   <si>
     <t>C.REG.FORMATION PROF.IDF EST</t>
   </si>
   <si>
     <t>QUADRIUM EST 120 AVENUE GASTON ROUSSEL 93230 ROMAINVILLE</t>
   </si>
@@ -1518,31 +1518,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 07:57:43</dc:description>
+  <dc:description>Export en date du 05/26/2026 05:27:12</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>