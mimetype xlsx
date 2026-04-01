--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -535,50 +535,95 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D’ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE ANGELO LAURET</t>
   </si>
   <si>
     <t>24 RUE RAPHAEL BABET 97480 SAINT-JOSEPH</t>
   </si>
   <si>
     <t>20/09/1984</t>
   </si>
   <si>
     <t>INSTITUT DE L'ELEVAGE</t>
   </si>
   <si>
     <t>149 RUE DE BERCY 75012 PARIS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>72.19Z</t>
   </si>
   <si>
+    <t>R.G CONSULTING FRANCE</t>
+  </si>
+  <si>
+    <t>LA MARTINAIS 22130 CORSEUL</t>
+  </si>
+  <si>
+    <t>01/07/2010</t>
+  </si>
+  <si>
+    <t>74.90B</t>
+  </si>
+  <si>
+    <t>RC SERVICES SAS</t>
+  </si>
+  <si>
+    <t>20 B RUE EDOUARD BRANLY 85500 LES HERBIERS</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
+    <t>SOCIETE HERPETOLOGIQUE FRANCE</t>
+  </si>
+  <si>
+    <t>MUSEUM D HISTOIRE NATURELLE 57 RUE CUVIER 75005 PARIS</t>
+  </si>
+  <si>
+    <t>17/12/2010</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
+    <t>IFIP-INSTITUT DU PORC</t>
+  </si>
+  <si>
+    <t>5 RUE LESPAGNOL 75020 PARIS</t>
+  </si>
+  <si>
+    <t>14/01/2013</t>
+  </si>
+  <si>
     <t>ASS FORMA ACTION SOCIALE ECURIE COURSES</t>
   </si>
   <si>
     <t>ALLEE JARDY 60500 GOUVIEUX</t>
   </si>
   <si>
     <t>08/10/1986</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE</t>
   </si>
   <si>
     <t>15220 MARCOLES</t>
   </si>
   <si>
     <t>01/01/1965</t>
   </si>
   <si>
     <t>AVIPOLE FORMATION</t>
   </si>
   <si>
     <t>ZOOPOLE LES CROIX 1 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
   </si>
   <si>
     <t>23/03/1999</t>
@@ -586,144 +631,99 @@
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>ASS DEP FORM PERF AGRICUL</t>
   </si>
   <si>
     <t>3 RUE PAUL AUBERT 05000 GAP</t>
   </si>
   <si>
     <t>02/03/1992</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>ASS FEDERATION POUR GESTION DU LOOF</t>
   </si>
   <si>
     <t>1 RUE DU PRE SAINT GERVAIS 93500 PANTIN</t>
   </si>
   <si>
     <t>22/02/2011</t>
   </si>
   <si>
-    <t>94.99Z</t>
-[...1 lines deleted...]
-  <si>
     <t>LE DOMAINE CANIN</t>
   </si>
   <si>
     <t>FOURRIERE DE L'ALLIANCE</t>
   </si>
   <si>
     <t>ZONE NORD AEROPORT POLE CARAIBE 97139 LES ABYMES</t>
   </si>
   <si>
     <t>20/10/2000</t>
   </si>
   <si>
     <t>01.49Z</t>
   </si>
   <si>
-    <t>RC SERVICES SAS</t>
-[...19 lines deleted...]
-  <si>
     <t>ISTAV</t>
   </si>
   <si>
     <t>85 AVENUE PASTEUR 93260 LES LILAS</t>
   </si>
   <si>
     <t>10/09/2007</t>
   </si>
   <si>
     <t>SOCSA AGROALIMENTAIRE</t>
   </si>
   <si>
     <t>11 RUE D'ARIANE 31240 L'UNION</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>ASS DU CENTRE MFR DU POLE DES METIERS DU PAYS DE LANDIVISIAU</t>
   </si>
   <si>
     <t>MOULIN DE LA GARE 29400 LOC-EGUINER</t>
   </si>
   <si>
     <t>13/03/2020</t>
   </si>
   <si>
-    <t>R.G CONSULTING FRANCE</t>
-[...10 lines deleted...]
-  <si>
     <t>ZOOPRO</t>
   </si>
   <si>
     <t>58 AVENUE MARECHAL FOCH 83000 TOULON</t>
   </si>
   <si>
     <t>01/10/2017</t>
-  </si>
-[...7 lines deleted...]
-    <t>14/01/2013</t>
   </si>
   <si>
     <t>ECOLEGARDEEQUESTRE</t>
   </si>
   <si>
     <t>193 RUE JACQUES YVES COUSTEAU 33910 SAINT-CIERS-D'ABZAC</t>
   </si>
   <si>
     <t>26/11/2020</t>
   </si>
   <si>
     <t>ANALYSE DES SITUATIONS DE TRAVAIL ET EXPRESSION DES COMPETENCES ASTEC IAA</t>
   </si>
   <si>
     <t>95 ROUTE DE SAVIGNY 21200 BEAUNE</t>
   </si>
   <si>
     <t>15/10/2018</t>
   </si>
   <si>
     <t>ASPHALTE FORMATION</t>
   </si>
   <si>
     <t>RN160 85140 SAINTE-FLORENCE</t>
   </si>
@@ -2703,625 +2703,625 @@
       <c r="F41" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>172</v>
       </c>
       <c r="I41" s="3">
         <v>11750057775</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>31804341100046</v>
+        <v>52347579600018</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>175</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="I42" s="3">
-        <v>22600245060</v>
+        <v>53220832122</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>33495719800016</v>
+        <v>44120102700048</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="I43" s="3">
-        <v>83150302415</v>
+        <v>52850124085</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>34849419600028</v>
+        <v>44224207900022</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="I44" s="3">
-        <v>53220016222</v>
+        <v>11756775575</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>38466091600014</v>
+        <v>77568132300108</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="I45" s="3">
-        <v>93050012705</v>
+        <v>11750055275</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>41075702500037</v>
+        <v>31804341100046</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
-        <v>190</v>
+        <v>27</v>
       </c>
       <c r="I46" s="3">
-        <v>11930478293</v>
+        <v>22600245060</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>42045519800036</v>
+        <v>33495719800016</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="2"/>
+      <c r="E47" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
-        <v>195</v>
+        <v>27</v>
       </c>
       <c r="I47" s="3">
-        <v>95970104897</v>
+        <v>83150302415</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>44120102700048</v>
+        <v>34849419600028</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="I48" s="3">
-        <v>52850124085</v>
+        <v>53220016222</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>44224207900022</v>
+        <v>38466091600014</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="I49" s="3">
-        <v>11756775575</v>
+        <v>93050012705</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>49983805000015</v>
+        <v>41075702500037</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F50" s="2" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="I50" s="3">
-        <v>11930559793</v>
+        <v>11930478293</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>50529910700019</v>
+        <v>42045519800036</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="D51" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>208</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="I51" s="3">
-        <v>73310534631</v>
+        <v>95970104897</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>51290740300020</v>
+        <v>49983805000015</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
       <c r="I52" s="3">
-        <v>53290835029</v>
+        <v>11930559793</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>52347579600018</v>
+        <v>50529910700019</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
-        <v>215</v>
+        <v>180</v>
       </c>
       <c r="I53" s="3">
-        <v>53220832122</v>
+        <v>73310534631</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>52832282900037</v>
+        <v>51290740300020</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>218</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="I54" s="3">
-        <v>93830554383</v>
+        <v>53290835029</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>77568132300108</v>
+        <v>52832282900037</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
-        <v>172</v>
+        <v>197</v>
       </c>
       <c r="I55" s="3">
-        <v>11750055275</v>
+        <v>93830554383</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
         <v>78992072500031</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>224</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="I56" s="3">
         <v>72330908633</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
         <v>81428726400034</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>225</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>227</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
-        <v>199</v>
+        <v>180</v>
       </c>
       <c r="I57" s="3">
         <v>26710249571</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
         <v>91294400600010</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
@@ -3347,55 +3347,55 @@
       <c r="K58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
         <v>95183633700026</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>231</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>198</v>
+        <v>179</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="I59" s="3">
         <v>28610113261</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -3423,31 +3423,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 16:42:27</dc:description>
+  <dc:description>Export en date du 04/02/2026 01:31:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>