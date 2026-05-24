--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -523,216 +523,216 @@
   <si>
     <t>LYCEE D'ENSEIGNEMENT GENERAL,TECHNOLOGIQUE ET PROFESSIONNEL AGRICOLE D'AUXERRE-LA-BROSSE</t>
   </si>
   <si>
     <t>LEGTPA D'AUXERRE-LA-BROSSE</t>
   </si>
   <si>
     <t>LA BROSSE 89290 VENOY</t>
   </si>
   <si>
     <t>2689P000589</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D’ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE ANGELO LAURET</t>
   </si>
   <si>
     <t>24 RUE RAPHAEL BABET 97480 SAINT-JOSEPH</t>
   </si>
   <si>
     <t>20/09/1984</t>
   </si>
   <si>
+    <t>ISTAV</t>
+  </si>
+  <si>
+    <t>85 AVENUE PASTEUR 93260 LES LILAS</t>
+  </si>
+  <si>
+    <t>10/09/2007</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>ASS FEDERATION POUR GESTION DU LOOF</t>
+  </si>
+  <si>
+    <t>1 RUE DU PRE SAINT GERVAIS 93500 PANTIN</t>
+  </si>
+  <si>
+    <t>22/02/2011</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
+    <t>LE DOMAINE CANIN</t>
+  </si>
+  <si>
+    <t>FOURRIERE DE L'ALLIANCE</t>
+  </si>
+  <si>
+    <t>ZONE NORD AEROPORT POLE CARAIBE 97139 LES ABYMES</t>
+  </si>
+  <si>
+    <t>20/10/2000</t>
+  </si>
+  <si>
+    <t>01.49Z</t>
+  </si>
+  <si>
+    <t>RC SERVICES SAS</t>
+  </si>
+  <si>
+    <t>20 B RUE EDOUARD BRANLY 85500 LES HERBIERS</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
+    <t>SOCIETE HERPETOLOGIQUE FRANCE</t>
+  </si>
+  <si>
+    <t>MUSEUM D HISTOIRE NATURELLE 57 RUE CUVIER 75005 PARIS</t>
+  </si>
+  <si>
+    <t>17/12/2010</t>
+  </si>
+  <si>
+    <t>IFIP-INSTITUT DU PORC</t>
+  </si>
+  <si>
+    <t>5 RUE LESPAGNOL 75020 PARIS</t>
+  </si>
+  <si>
+    <t>14/01/2013</t>
+  </si>
+  <si>
+    <t>72.19Z</t>
+  </si>
+  <si>
+    <t>ECOLEGARDEEQUESTRE</t>
+  </si>
+  <si>
+    <t>193 RUE JACQUES YVES COUSTEAU 33910 SAINT-CIERS-D'ABZAC</t>
+  </si>
+  <si>
+    <t>26/11/2020</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>ZOOPRO</t>
+  </si>
+  <si>
+    <t>58 AVENUE MARECHAL FOCH 83000 TOULON</t>
+  </si>
+  <si>
+    <t>01/10/2017</t>
+  </si>
+  <si>
+    <t>ASS DU CENTRE MFR DU POLE DES METIERS DU PAYS DE LANDIVISIAU</t>
+  </si>
+  <si>
+    <t>MOULIN DE LA GARE 29400 LOC-EGUINER</t>
+  </si>
+  <si>
+    <t>13/03/2020</t>
+  </si>
+  <si>
     <t>INSTITUT DE L'ELEVAGE</t>
   </si>
   <si>
     <t>149 RUE DE BERCY 75012 PARIS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
-    <t>72.19Z</t>
+    <t>ASS FORMA ACTION SOCIALE ECURIE COURSES</t>
+  </si>
+  <si>
+    <t>ALLEE JARDY 60500 GOUVIEUX</t>
+  </si>
+  <si>
+    <t>08/10/1986</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE</t>
+  </si>
+  <si>
+    <t>15220 MARCOLES</t>
+  </si>
+  <si>
+    <t>01/01/1965</t>
+  </si>
+  <si>
+    <t>AVIPOLE FORMATION</t>
+  </si>
+  <si>
+    <t>ZOOPOLE LES CROIX 1 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
+  </si>
+  <si>
+    <t>23/03/1999</t>
+  </si>
+  <si>
+    <t>ASS DEP FORM PERF AGRICUL</t>
+  </si>
+  <si>
+    <t>3 RUE PAUL AUBERT 05000 GAP</t>
+  </si>
+  <si>
+    <t>02/03/1992</t>
+  </si>
+  <si>
+    <t>SOCSA AGROALIMENTAIRE</t>
+  </si>
+  <si>
+    <t>11 RUE D'ARIANE 31240 L'UNION</t>
+  </si>
+  <si>
+    <t>01/07/2008</t>
   </si>
   <si>
     <t>R.G CONSULTING FRANCE</t>
   </si>
   <si>
     <t>LA MARTINAIS 22130 CORSEUL</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
     <t>74.90B</t>
-  </si>
-[...142 lines deleted...]
-    <t>26/11/2020</t>
   </si>
   <si>
     <t>ANALYSE DES SITUATIONS DE TRAVAIL ET EXPRESSION DES COMPETENCES ASTEC IAA</t>
   </si>
   <si>
     <t>95 ROUTE DE SAVIGNY 21200 BEAUNE</t>
   </si>
   <si>
     <t>15/10/2018</t>
   </si>
   <si>
     <t>ASPHALTE FORMATION</t>
   </si>
   <si>
     <t>RN160 85140 SAINTE-FLORENCE</t>
   </si>
   <si>
     <t>21/04/2022</t>
   </si>
   <si>
     <t>IMPULSION FORMATION</t>
   </si>
   <si>
     <t>1 CHEMIN DU VAL TOUTAIN 61160 RONAI</t>
   </si>
@@ -1297,96 +1297,96 @@
         <v>19080804800010</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>19110677200012</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>19120938600017</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="2"/>
@@ -2666,662 +2666,662 @@
       <c r="F40" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I40" s="3">
         <v>98970084497</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>30298415800022</v>
+        <v>49983805000015</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>172</v>
       </c>
       <c r="I41" s="3">
-        <v>11750057775</v>
+        <v>11930559793</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>52347579600018</v>
+        <v>41075702500037</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>175</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>176</v>
       </c>
       <c r="I42" s="3">
-        <v>53220832122</v>
+        <v>11930478293</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>44120102700048</v>
+        <v>42045519800036</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="D43" s="2"/>
+      <c r="D43" s="2" t="s">
+        <v>178</v>
+      </c>
       <c r="E43" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="I43" s="3">
-        <v>52850124085</v>
+        <v>95970104897</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>44224207900022</v>
+        <v>44120102700048</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I44" s="3">
-        <v>11756775575</v>
+        <v>52850124085</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>77568132300108</v>
+        <v>44224207900022</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="I45" s="3">
-        <v>11750055275</v>
+        <v>11756775575</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>31804341100046</v>
+        <v>77568132300108</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
-        <v>27</v>
+        <v>192</v>
       </c>
       <c r="I46" s="3">
-        <v>22600245060</v>
+        <v>11750055275</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>33495719800016</v>
+        <v>78992072500031</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
-        <v>27</v>
+        <v>196</v>
       </c>
       <c r="I47" s="3">
-        <v>83150302415</v>
+        <v>72330908633</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>34849419600028</v>
+        <v>52832282900037</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="I48" s="3">
-        <v>53220016222</v>
+        <v>93830554383</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>38466091600014</v>
+        <v>51290740300020</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="I49" s="3">
-        <v>93050012705</v>
+        <v>53290835029</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>41075702500037</v>
+        <v>30298415800022</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="I50" s="3">
-        <v>11930478293</v>
+        <v>11750057775</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>42045519800036</v>
+        <v>31804341100046</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="D51" s="2" t="s">
         <v>206</v>
       </c>
+      <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>208</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
-        <v>209</v>
+        <v>27</v>
       </c>
       <c r="I51" s="3">
-        <v>95970104897</v>
+        <v>22600245060</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>49983805000015</v>
+        <v>33495719800016</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="F52" s="2" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
-        <v>201</v>
+        <v>27</v>
       </c>
       <c r="I52" s="3">
-        <v>11930559793</v>
+        <v>83150302415</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>50529910700019</v>
+        <v>34849419600028</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="F53" s="2" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
       <c r="I53" s="3">
-        <v>73310534631</v>
+        <v>53220016222</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>51290740300020</v>
+        <v>38466091600014</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="F54" s="2" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
-        <v>197</v>
+        <v>172</v>
       </c>
       <c r="I54" s="3">
-        <v>53290835029</v>
+        <v>93050012705</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>52832282900037</v>
+        <v>50529910700019</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F55" s="2" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="I55" s="3">
-        <v>93830554383</v>
+        <v>73310534631</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
-        <v>78992072500031</v>
+        <v>52347579600018</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="F56" s="2" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
-        <v>197</v>
+        <v>224</v>
       </c>
       <c r="I56" s="3">
-        <v>72330908633</v>
+        <v>53220832122</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
         <v>81428726400034</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>225</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>227</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="I57" s="3">
         <v>26710249571</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
         <v>91294400600010</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
@@ -3347,55 +3347,55 @@
       <c r="K58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
         <v>95183633700026</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>231</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="I59" s="3">
         <v>28610113261</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -3423,31 +3423,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 01:31:04</dc:description>
+  <dc:description>Export en date du 05/25/2026 01:24:30</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>