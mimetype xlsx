--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -349,102 +349,102 @@
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE DU MORVAN</t>
   </si>
   <si>
     <t>RUE PIERRE MENDES FRANCE 58120 CHATEAU-CHINON (VILLE)</t>
   </si>
   <si>
     <t>05/09/1997</t>
   </si>
   <si>
     <t>2658P000258</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE DOUAI</t>
   </si>
   <si>
     <t>LEGTA DE DOUAI-WAGNONVILLE</t>
   </si>
   <si>
     <t>HAMEAU DE WAGNONVILLE 458 RUE DE LA MOTTE JULIEN 59500 DOUAI</t>
   </si>
   <si>
     <t>3159P003559</t>
   </si>
   <si>
-    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE § AVENIR </t>
+    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE &amp; AVENIR </t>
   </si>
   <si>
     <t xml:space="preserve">LYCEE AGRICOLE PUBLIC DE SEES </t>
   </si>
   <si>
     <t>RUE DU 11 NOVEMBRE 1918 61500 SEES</t>
   </si>
   <si>
     <t>2561P001061</t>
   </si>
   <si>
     <t>CAMPUS AGRO-ENVIRONNEMENTAL 62</t>
   </si>
   <si>
     <t>LYCEE AGROENVIRONNEMENTAL 62</t>
   </si>
   <si>
     <t>ROUTE DE CAMBRAI 62217 TILLOY-LES-MOFFLAINES</t>
   </si>
   <si>
     <t>3162P002962</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION  PROFESSIONNELLE AGRICOLES DES COMBRAILLES</t>
   </si>
   <si>
     <t>20 AVENUE JULES LECUYER 63390 SAINT-GERVAIS-D'AUVERGNE</t>
   </si>
   <si>
     <t>8363P004463</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE PAU MONTARDON</t>
   </si>
   <si>
     <t>LEGTA DE PAU-MONTARDON</t>
   </si>
   <si>
     <t>AGROCAMPUS 64 ROUTE DE PAU 64121 MONTARDON</t>
   </si>
   <si>
     <t>7264P006064</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DU BAS-RHIN</t>
   </si>
   <si>
     <t>LEGTA D'OBERNAI</t>
   </si>
   <si>
-    <t>44 BOULEVARD DE L’EUROPE 67210 OBERNAI</t>
+    <t>44 BOULEVARD DE L'EUROPE 67210 OBERNAI</t>
   </si>
   <si>
     <t>4267P002167</t>
   </si>
   <si>
     <t>EPLEFPA DE FONTAINES</t>
   </si>
   <si>
     <t>10 QUA LA PLATIERE 71150 FONTAINES</t>
   </si>
   <si>
     <t>2671P000671</t>
   </si>
   <si>
     <t>CENTRE D'ENSEIGNEMENT ZOOTECHNIQUE</t>
   </si>
   <si>
     <t>LE CHATEAU 78120 RAMBOUILLET</t>
   </si>
   <si>
     <t>20/03/1985</t>
   </si>
   <si>
     <t>1178P000378</t>
   </si>
@@ -511,228 +511,228 @@
   <si>
     <t>7487P001087</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES</t>
   </si>
   <si>
     <t>270 AV DU MAL DE LATTRE DE TASSIGNY 88500 MIRECOURT</t>
   </si>
   <si>
     <t>4188P000888</t>
   </si>
   <si>
     <t>LYCEE D'ENSEIGNEMENT GENERAL,TECHNOLOGIQUE ET PROFESSIONNEL AGRICOLE D'AUXERRE-LA-BROSSE</t>
   </si>
   <si>
     <t>LEGTPA D'AUXERRE-LA-BROSSE</t>
   </si>
   <si>
     <t>LA BROSSE 89290 VENOY</t>
   </si>
   <si>
     <t>2689P000589</t>
   </si>
   <si>
-    <t>ETABLISSEMENT PUBLIC LOCAL D’ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
+    <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE ANGELO LAURET</t>
   </si>
   <si>
     <t>24 RUE RAPHAEL BABET 97480 SAINT-JOSEPH</t>
   </si>
   <si>
     <t>20/09/1984</t>
   </si>
   <si>
+    <t>RC SERVICES SAS</t>
+  </si>
+  <si>
+    <t>20 B RUE EDOUARD BRANLY 85500 LES HERBIERS</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
+    <t>INSTITUT DE L'ELEVAGE</t>
+  </si>
+  <si>
+    <t>149 RUE DE BERCY 75012 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>72.19Z</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE FORMATION ET D'ACTION SOCIALE DES ECURIES DE COURSES A.F.A.S.E.C.</t>
+  </si>
+  <si>
+    <t>ALLEE JARDY 60500 GOUVIEUX</t>
+  </si>
+  <si>
+    <t>08/10/1986</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE</t>
+  </si>
+  <si>
+    <t>15220 MARCOLES</t>
+  </si>
+  <si>
+    <t>01/01/1965</t>
+  </si>
+  <si>
+    <t>AVIPOLE FORMATION</t>
+  </si>
+  <si>
+    <t>ZOOPOLE LES CROIX 1 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
+  </si>
+  <si>
+    <t>23/03/1999</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>ASS DEP FORM PERF AGRICUL</t>
+  </si>
+  <si>
+    <t>3 RUE PAUL AUBERT 05000 GAP</t>
+  </si>
+  <si>
+    <t>02/03/1992</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>ASS FEDERATION POUR GESTION DU LOOF</t>
+  </si>
+  <si>
+    <t>1 RUE DU PRE SAINT GERVAIS 93500 PANTIN</t>
+  </si>
+  <si>
+    <t>22/02/2011</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
+    <t>LE DOMAINE CANIN</t>
+  </si>
+  <si>
+    <t>FOURRIERE DE L'ALLIANCE</t>
+  </si>
+  <si>
+    <t>ZONE NORD AEROPORT POLE CARAIBE 97139 LES ABYMES</t>
+  </si>
+  <si>
+    <t>20/10/2000</t>
+  </si>
+  <si>
+    <t>01.49Z</t>
+  </si>
+  <si>
+    <t>SOCIETE HERPETOLOGIQUE FRANCE</t>
+  </si>
+  <si>
+    <t>MUSEUM D HISTOIRE NATURELLE 57 RUE CUVIER 75005 PARIS</t>
+  </si>
+  <si>
+    <t>17/12/2010</t>
+  </si>
+  <si>
     <t>ISTAV</t>
   </si>
   <si>
     <t>85 AVENUE PASTEUR 93260 LES LILAS</t>
   </si>
   <si>
     <t>10/09/2007</t>
   </si>
   <si>
-    <t>85.59B</t>
-[...47 lines deleted...]
-    <t>17/12/2010</t>
+    <t>SOCSA AGROALIMENTAIRE</t>
+  </si>
+  <si>
+    <t>11 RUE D'ARIANE 31240 L'UNION</t>
+  </si>
+  <si>
+    <t>01/07/2008</t>
+  </si>
+  <si>
+    <t>ASS DU CENTRE MFR DU POLE DES METIERS DU PAYS DE LANDIVISIAU</t>
+  </si>
+  <si>
+    <t>MOULIN DE LA GARE 29400 LOC-EGUINER</t>
+  </si>
+  <si>
+    <t>13/03/2020</t>
+  </si>
+  <si>
+    <t>R.G CONSULTING FRANCE</t>
+  </si>
+  <si>
+    <t>LA MARTINAIS 22130 CORSEUL</t>
+  </si>
+  <si>
+    <t>01/07/2010</t>
+  </si>
+  <si>
+    <t>74.90B</t>
+  </si>
+  <si>
+    <t>ZOOPRO</t>
+  </si>
+  <si>
+    <t>58 AVENUE MARECHAL FOCH 83000 TOULON</t>
+  </si>
+  <si>
+    <t>01/10/2017</t>
   </si>
   <si>
     <t>IFIP-INSTITUT DU PORC</t>
   </si>
   <si>
     <t>5 RUE LESPAGNOL 75020 PARIS</t>
   </si>
   <si>
     <t>14/01/2013</t>
   </si>
   <si>
-    <t>72.19Z</t>
-[...1 lines deleted...]
-  <si>
     <t>ECOLEGARDEEQUESTRE</t>
   </si>
   <si>
     <t>193 RUE JACQUES YVES COUSTEAU 33910 SAINT-CIERS-D'ABZAC</t>
   </si>
   <si>
     <t>26/11/2020</t>
-  </si>
-[...85 lines deleted...]
-    <t>74.90B</t>
   </si>
   <si>
     <t>ANALYSE DES SITUATIONS DE TRAVAIL ET EXPRESSION DES COMPETENCES ASTEC IAA</t>
   </si>
   <si>
     <t>95 ROUTE DE SAVIGNY 21200 BEAUNE</t>
   </si>
   <si>
     <t>15/10/2018</t>
   </si>
   <si>
     <t>ASPHALTE FORMATION</t>
   </si>
   <si>
     <t>RN160 85140 SAINTE-FLORENCE</t>
   </si>
   <si>
     <t>21/04/2022</t>
   </si>
   <si>
     <t>IMPULSION FORMATION</t>
   </si>
   <si>
     <t>1 CHEMIN DU VAL TOUTAIN 61160 RONAI</t>
   </si>
@@ -2666,662 +2666,662 @@
       <c r="F40" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I40" s="3">
         <v>98970084497</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>49983805000015</v>
+        <v>44120102700048</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>172</v>
       </c>
       <c r="I41" s="3">
-        <v>11930559793</v>
+        <v>52850124085</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>41075702500037</v>
+        <v>30298415800022</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>175</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>176</v>
       </c>
       <c r="I42" s="3">
-        <v>11930478293</v>
+        <v>11750057775</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>42045519800036</v>
+        <v>31804341100046</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="2"/>
+      <c r="E43" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
-        <v>181</v>
+        <v>27</v>
       </c>
       <c r="I43" s="3">
-        <v>95970104897</v>
+        <v>22600245060</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>44120102700048</v>
+        <v>33495719800016</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>185</v>
+        <v>27</v>
       </c>
       <c r="I44" s="3">
-        <v>52850124085</v>
+        <v>83150302415</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>44224207900022</v>
+        <v>34849419600028</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="I45" s="3">
-        <v>11756775575</v>
+        <v>53220016222</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>77568132300108</v>
+        <v>38466091600014</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="I46" s="3">
-        <v>11750055275</v>
+        <v>93050012705</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>78992072500031</v>
+        <v>41075702500037</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="I47" s="3">
-        <v>72330908633</v>
+        <v>11930478293</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>52832282900037</v>
+        <v>42045519800036</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="E48" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="D48" s="2"/>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I48" s="3">
-        <v>93830554383</v>
+        <v>95970104897</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>51290740300020</v>
+        <v>44224207900022</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>202</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="I49" s="3">
-        <v>53290835029</v>
+        <v>11756775575</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>30298415800022</v>
+        <v>49983805000015</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>203</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>205</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="I50" s="3">
-        <v>11750057775</v>
+        <v>11930559793</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>31804341100046</v>
+        <v>50529910700019</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>208</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
-        <v>27</v>
+        <v>172</v>
       </c>
       <c r="I51" s="3">
-        <v>22600245060</v>
+        <v>73310534631</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>33495719800016</v>
+        <v>51290740300020</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>209</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>211</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
-        <v>27</v>
+        <v>186</v>
       </c>
       <c r="I52" s="3">
-        <v>83150302415</v>
+        <v>53290835029</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>34849419600028</v>
+        <v>52347579600018</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>212</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>214</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
-        <v>196</v>
+        <v>215</v>
       </c>
       <c r="I53" s="3">
-        <v>53220016222</v>
+        <v>53220832122</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>38466091600014</v>
+        <v>52832282900037</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="I54" s="3">
-        <v>93050012705</v>
+        <v>93830554383</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>50529910700019</v>
+        <v>77568132300108</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="I55" s="3">
-        <v>73310534631</v>
+        <v>11750055275</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
-        <v>52347579600018</v>
+        <v>78992072500031</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
-        <v>224</v>
+        <v>186</v>
       </c>
       <c r="I56" s="3">
-        <v>53220832122</v>
+        <v>72330908633</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
         <v>81428726400034</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>225</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>227</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="I57" s="3">
         <v>26710249571</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
         <v>91294400600010</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
@@ -3347,55 +3347,55 @@
       <c r="K58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
         <v>95183633700026</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>231</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="I59" s="3">
         <v>28610113261</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -3423,31 +3423,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/25/2026 01:24:30</dc:description>
+  <dc:description>Export en date du 07/28/2026 00:07:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>