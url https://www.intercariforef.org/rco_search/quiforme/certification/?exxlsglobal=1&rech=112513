--- v4 (2026-07-27)
+++ v5 (2026-09-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -196,50 +196,59 @@
   <si>
     <t>9420P202420</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE GUINGAMP-KERNILIEN</t>
   </si>
   <si>
     <t>LEGTA DE GUINGAMP KERNILIEN</t>
   </si>
   <si>
     <t>ALL DE KERNILIEN 22200 PLOUISY</t>
   </si>
   <si>
     <t>5322P005422</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES D'AHUN</t>
   </si>
   <si>
     <t>LEGTPA - LYCEE ALPHONSE DEFUMADE</t>
   </si>
   <si>
     <t>LE CHAUSSADIS 23150 AHUN</t>
   </si>
   <si>
+    <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE QUIMPER-BREHOULOU</t>
+  </si>
+  <si>
+    <t>LEGTA DE QUIMPER-BREHOULOU</t>
+  </si>
+  <si>
+    <t>CHEMIN DE KERNOAC'H 29170 FOUESNANT</t>
+  </si>
+  <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION AGRICOLE MIRANDE-RISCLE</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE DE MIRANDE</t>
   </si>
   <si>
     <t>VALENTEES 32300 MIRANDE</t>
   </si>
   <si>
     <t>7332P000532</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE RENNES - LE RHEU</t>
   </si>
   <si>
     <t>LEGTA THEODORE MONOD</t>
   </si>
   <si>
     <t>55 AVENUE DE LA BOUVARDIERE 35650 LE RHEU</t>
   </si>
   <si>
     <t>5335P015535</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE D'AMBOISE-CHAMBRAY-LES-TOURS</t>
@@ -304,50 +313,59 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE FIGEAC</t>
   </si>
   <si>
     <t>LEGTA DE FIGEAC</t>
   </si>
   <si>
     <t>DOMAINE DE LA VINADIE LA VINADIE 46100 FIGEAC</t>
   </si>
   <si>
     <t>7346P000446</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DU LOT ET GARONNE</t>
   </si>
   <si>
     <t>LEGTA ETIENNE RESTAT</t>
   </si>
   <si>
     <t>ROUTE DE CASSENEUIL 47110 SAINTE-LIVRADE-SUR-LOT</t>
   </si>
   <si>
     <t>7247P005047</t>
   </si>
   <si>
+    <t>ETABLISSEMENT PUBLIC LYCEE AGRICOLE ET HORTICOLE DE COUTANCES</t>
+  </si>
+  <si>
+    <t>LA QUIBOUQUIERE RUE DE REGNEVILLE 50200 COUTANCES</t>
+  </si>
+  <si>
+    <t>2550P005050</t>
+  </si>
+  <si>
     <t>AGRICAMPUS LAVAL</t>
   </si>
   <si>
     <t>321 ROUTE DE SAINT NAZAIRE 53000 LAVAL</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE METZ COURCELLES-CHAUSSY</t>
   </si>
   <si>
     <t>LYCEE D'ENSEIGNEMENT GENERAL ET TECHNOLOGIQUE</t>
   </si>
   <si>
     <t>1 AVENUE D'URVILLE 57530 COURCELLES-CHAUSSY</t>
   </si>
   <si>
     <t>4157P001557</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC ENSEIGNEMENT ET FORMATION PROFESSIONNELLE AGRICOLE DU MORVAN</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE DU MORVAN</t>
   </si>
   <si>
     <t>RUE PIERRE MENDES FRANCE 58120 CHATEAU-CHINON (VILLE)</t>
@@ -523,225 +541,240 @@
   <si>
     <t>LYCEE D'ENSEIGNEMENT GENERAL,TECHNOLOGIQUE ET PROFESSIONNEL AGRICOLE D'AUXERRE-LA-BROSSE</t>
   </si>
   <si>
     <t>LEGTPA D'AUXERRE-LA-BROSSE</t>
   </si>
   <si>
     <t>LA BROSSE 89290 VENOY</t>
   </si>
   <si>
     <t>2689P000589</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE ANGELO LAURET</t>
   </si>
   <si>
     <t>24 RUE RAPHAEL BABET 97480 SAINT-JOSEPH</t>
   </si>
   <si>
     <t>20/09/1984</t>
   </si>
   <si>
+    <t>INSTITUT DE L'ELEVAGE</t>
+  </si>
+  <si>
+    <t>149 RUE DE BERCY 75012 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>72.19Z</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE FORMATION ET D'ACTION SOCIALE DES ECURIES DE COURSES A.F.A.S.E.C.</t>
+  </si>
+  <si>
+    <t>ALLEE JARDY 60500 GOUVIEUX</t>
+  </si>
+  <si>
+    <t>08/10/1986</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE</t>
+  </si>
+  <si>
+    <t>15220 MARCOLES</t>
+  </si>
+  <si>
+    <t>01/01/1965</t>
+  </si>
+  <si>
+    <t>AVIPOLE FORMATION</t>
+  </si>
+  <si>
+    <t>ZOOPOLE LES CROIX 1 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
+  </si>
+  <si>
+    <t>23/03/1999</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>ASS DEP FORM PERF AGRICUL</t>
+  </si>
+  <si>
+    <t>3 RUE PAUL AUBERT 05000 GAP</t>
+  </si>
+  <si>
+    <t>02/03/1992</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>ASS FEDERATION POUR GESTION DU LOOF</t>
+  </si>
+  <si>
+    <t>1 RUE DU PRE SAINT GERVAIS 93500 PANTIN</t>
+  </si>
+  <si>
+    <t>22/02/2011</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
+    <t>LE DOMAINE CANIN</t>
+  </si>
+  <si>
+    <t>ZONE NORD AEROPORT POLE CARAIBES 97139 LES ABYMES</t>
+  </si>
+  <si>
+    <t>20/10/2000</t>
+  </si>
+  <si>
+    <t>01.49Z</t>
+  </si>
+  <si>
     <t>RC SERVICES SAS</t>
   </si>
   <si>
     <t>20 B RUE EDOUARD BRANLY 85500 LES HERBIERS</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
   <si>
-    <t>INSTITUT DE L'ELEVAGE</t>
-[...79 lines deleted...]
-  <si>
     <t>SOCIETE HERPETOLOGIQUE FRANCE</t>
   </si>
   <si>
     <t>MUSEUM D HISTOIRE NATURELLE 57 RUE CUVIER 75005 PARIS</t>
   </si>
   <si>
     <t>17/12/2010</t>
   </si>
   <si>
     <t>ISTAV</t>
   </si>
   <si>
     <t>85 AVENUE PASTEUR 93260 LES LILAS</t>
   </si>
   <si>
     <t>10/09/2007</t>
   </si>
   <si>
     <t>SOCSA AGROALIMENTAIRE</t>
   </si>
   <si>
     <t>11 RUE D'ARIANE 31240 L'UNION</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>ASS DU CENTRE MFR DU POLE DES METIERS DU PAYS DE LANDIVISIAU</t>
   </si>
   <si>
     <t>MOULIN DE LA GARE 29400 LOC-EGUINER</t>
   </si>
   <si>
     <t>13/03/2020</t>
   </si>
   <si>
+    <t>Fermé</t>
+  </si>
+  <si>
     <t>R.G CONSULTING FRANCE</t>
   </si>
   <si>
     <t>LA MARTINAIS 22130 CORSEUL</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
     <t>74.90B</t>
   </si>
   <si>
     <t>ZOOPRO</t>
   </si>
   <si>
     <t>58 AVENUE MARECHAL FOCH 83000 TOULON</t>
   </si>
   <si>
     <t>01/10/2017</t>
   </si>
   <si>
     <t>IFIP-INSTITUT DU PORC</t>
   </si>
   <si>
     <t>5 RUE LESPAGNOL 75020 PARIS</t>
   </si>
   <si>
     <t>14/01/2013</t>
   </si>
   <si>
     <t>ECOLEGARDEEQUESTRE</t>
   </si>
   <si>
     <t>193 RUE JACQUES YVES COUSTEAU 33910 SAINT-CIERS-D'ABZAC</t>
   </si>
   <si>
     <t>26/11/2020</t>
   </si>
   <si>
     <t>ANALYSE DES SITUATIONS DE TRAVAIL ET EXPRESSION DES COMPETENCES ASTEC IAA</t>
   </si>
   <si>
     <t>95 ROUTE DE SAVIGNY 21200 BEAUNE</t>
   </si>
   <si>
     <t>15/10/2018</t>
+  </si>
+  <si>
+    <t>AGRICUNSIGLIU</t>
+  </si>
+  <si>
+    <t>LOTISSEMENT CASAMOZZA 20230 LINGUIZZETTA</t>
+  </si>
+  <si>
+    <t>23/04/2018</t>
+  </si>
+  <si>
+    <t>82.11Z</t>
   </si>
   <si>
     <t>ASPHALTE FORMATION</t>
   </si>
   <si>
     <t>RN160 85140 SAINTE-FLORENCE</t>
   </si>
   <si>
     <t>21/04/2022</t>
   </si>
   <si>
     <t>IMPULSION FORMATION</t>
   </si>
   <si>
     <t>1 CHEMIN DU VAL TOUTAIN 61160 RONAI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
@@ -1095,51 +1128,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M59"/>
+  <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="15" customWidth="true" style="2"/>
     <col min="7" max="7" width="15" customWidth="true" style="2"/>
     <col min="8" max="8" width="11" customWidth="true" style="2"/>
     <col min="9" max="9" width="12" customWidth="true" style="3"/>
     <col min="10" max="10" width="17" customWidth="true" style="2"/>
     <col min="11" max="11" width="17" customWidth="true" style="2"/>
     <col min="12" max="12" width="17" customWidth="true" style="2"/>
     <col min="13" max="13" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1582,1834 +1615,1949 @@
       <c r="F12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I12" s="3">
         <v>75230033023</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>19320557200012</v>
+        <v>19290018100012</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="I13" s="3" t="s">
-        <v>63</v>
+      <c r="I13" s="3">
+        <v>53290927029</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>19350700100017</v>
+        <v>19320557200012</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="E14" s="2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>19370878100029</v>
+        <v>19350700100017</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="E15" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="2" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>19381819200018</v>
+        <v>19370878100029</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>19410018600015</v>
+        <v>19381819200018</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="E17" s="2" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="I17" s="3">
-        <v>24410173341</v>
+      <c r="I17" s="3" t="s">
+        <v>79</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>19421088600017</v>
+        <v>19410018600015</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="I18" s="3" t="s">
-        <v>83</v>
+      <c r="I18" s="3">
+        <v>24410173341</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>19430113100018</v>
+        <v>19421088600017</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="E19" s="2" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>19460490600017</v>
+        <v>19430113100018</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="E20" s="2" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>19470019100019</v>
+        <v>19460490600017</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="E21" s="2" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>19530081900016</v>
+        <v>19470019100019</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="I22" s="3">
-        <v>52530049153</v>
+      <c r="I22" s="3" t="s">
+        <v>98</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>19570086900017</v>
+        <v>19501213300011</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>101</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>19580101400034</v>
+        <v>19530081900016</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="2"/>
+      <c r="E24" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="I24" s="3" t="s">
-        <v>106</v>
+      <c r="I24" s="3">
+        <v>52530049153</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>19593255300017</v>
+        <v>19570086900017</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>19610790800010</v>
+        <v>19580101400034</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>19622257400010</v>
+        <v>19593255300017</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E27" s="2" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>19631223500019</v>
+        <v>19610790800010</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E28" s="2" t="s">
         <v>119</v>
-      </c>
-[...2 lines deleted...]
-        <v>120</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>19640220000014</v>
+        <v>19622257400010</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="E29" s="2" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>19671685600014</v>
+        <v>19631223500019</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>19711068700013</v>
+        <v>19640220000014</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E31" s="2" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>19783360100010</v>
+        <v>19671685600014</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>19790706600017</v>
+        <v>19711068700013</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E33" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="D33" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F33" s="2" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>19790768600012</v>
+        <v>19783360100010</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>19860820000012</v>
+        <v>19790706600017</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="E35" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>19870581600017</v>
+        <v>19790768600012</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E36" s="2" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>19871025300016</v>
+        <v>19860820000012</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E37" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="D37" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F37" s="2" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>19881070700010</v>
+        <v>19870581600017</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="D38" s="2"/>
+        <v>155</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>156</v>
+      </c>
       <c r="E38" s="2" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>19890045800011</v>
+        <v>19871025300016</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E39" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>19974097800010</v>
+        <v>19881070700010</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D40" s="2"/>
+      <c r="E40" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="D40" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F40" s="2" t="s">
-        <v>168</v>
+        <v>16</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="I40" s="3">
-        <v>98970084497</v>
+      <c r="I40" s="3" t="s">
+        <v>166</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>44120102700048</v>
+        <v>19890045800011</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="E41" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="D41" s="2"/>
-[...2 lines deleted...]
-      </c>
       <c r="F41" s="2" t="s">
-        <v>171</v>
+        <v>16</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>52850124085</v>
+        <v>27</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>170</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>30298415800022</v>
+        <v>19974097800010</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="E42" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="D42" s="2"/>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="I42" s="3">
-        <v>11750057775</v>
+        <v>98970084497</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>31804341100046</v>
+        <v>30298415800022</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
-        <v>27</v>
+        <v>178</v>
       </c>
       <c r="I43" s="3">
-        <v>22600245060</v>
+        <v>11750057775</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>33495719800016</v>
+        <v>31804341100046</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I44" s="3">
-        <v>83150302415</v>
+        <v>22600245060</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>34849419600028</v>
+        <v>33495719800016</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>186</v>
+        <v>27</v>
       </c>
       <c r="I45" s="3">
-        <v>53220016222</v>
+        <v>83150302415</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>38466091600014</v>
+        <v>34849419600028</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="I46" s="3">
-        <v>93050012705</v>
+        <v>53220016222</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>41075702500037</v>
+        <v>38466091600014</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="I47" s="3">
-        <v>11930478293</v>
+        <v>93050012705</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>42045519800036</v>
+        <v>41075702500037</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F48" s="2" t="s">
         <v>195</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="I48" s="3">
-        <v>95970104897</v>
+        <v>11930478293</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>44224207900022</v>
+        <v>42045519800036</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="D49" s="2"/>
+        <v>197</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>197</v>
+      </c>
       <c r="E49" s="2" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="I49" s="3">
-        <v>11756775575</v>
+        <v>95970104897</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>49983805000015</v>
+        <v>44120102700048</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="I50" s="3">
-        <v>11930559793</v>
+        <v>52850124085</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>50529910700019</v>
+        <v>44224207900022</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="F51" s="2" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
-        <v>172</v>
+        <v>196</v>
       </c>
       <c r="I51" s="3">
-        <v>73310534631</v>
+        <v>11756775575</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>51290740300020</v>
+        <v>49983805000015</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="F52" s="2" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="I52" s="3">
-        <v>53290835029</v>
+        <v>11930559793</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>52347579600018</v>
+        <v>50529910700019</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="F53" s="2" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="I53" s="3">
-        <v>53220832122</v>
+        <v>73310534631</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>52832282900037</v>
+        <v>51290740300020</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="I54" s="3">
-        <v>93830554383</v>
+        <v>53290835029</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>77568132300108</v>
+        <v>52347579600018</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F55" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="F55" s="2" t="s">
+      <c r="G55" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="I55" s="3"/>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
-        <v>78992072500031</v>
+        <v>52832282900037</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="I56" s="3">
-        <v>72330908633</v>
+        <v>93830554383</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
-        <v>81428726400034</v>
+        <v>77568132300108</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="I57" s="3">
-        <v>26710249571</v>
+        <v>11750055275</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
-        <v>91294400600010</v>
+        <v>78992072500031</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
-        <v>27</v>
+        <v>188</v>
       </c>
       <c r="I58" s="3">
-        <v>52850250785</v>
+        <v>72330908633</v>
       </c>
       <c r="J58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
-        <v>95183633700026</v>
+        <v>81428726400034</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>171</v>
+        <v>234</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="I59" s="3">
+        <v>26710249571</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M59" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="1">
+        <v>83935365300018</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="D60" s="2"/>
+      <c r="E60" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="G60" s="2"/>
+      <c r="H60" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="I60" s="3">
+        <v>94202139420</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M60" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" s="1">
+        <v>91294400600010</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I61" s="3">
+        <v>52850250785</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M61" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13">
+      <c r="A62" s="1">
+        <v>95183633700026</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I62" s="3">
         <v>28610113261</v>
       </c>
-      <c r="J59" s="2" t="s">
-[...8 lines deleted...]
-      <c r="M59" s="2" t="s">
+      <c r="J62" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M62" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -3423,31 +3571,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/28/2026 00:07:28</dc:description>
+  <dc:description>Export en date du 09/13/2026 07:12:59</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>