--- v4 (2026-08-07)
+++ v5 (2026-09-22)
@@ -256,81 +256,81 @@
   <si>
     <t>24/10/2017</t>
   </si>
   <si>
     <t>8269P000669</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS 1 PANTHEON-SORBONNE</t>
   </si>
   <si>
     <t>12 PLACE DU PANTHEON 75005 PARIS</t>
   </si>
   <si>
     <t>1175P000475</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>FORMASUP PARIS ILE-DE-FRANCE</t>
+  </si>
+  <si>
+    <t>72 B RUE DE LOURMEL 75015 PARIS</t>
+  </si>
+  <si>
+    <t>14/05/2019</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
     <t>FORMASUP ODYSSEE</t>
   </si>
   <si>
     <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/06/2001</t>
-  </si>
-[...22 lines deleted...]
-    <t>85.59B</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1451,145 +1451,145 @@
       <c r="F20" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>79</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>43903961100025</v>
+        <v>39391439500057</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="I21" s="3">
-        <v>84691657569</v>
+        <v>93130972313</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>39391439500057</v>
+        <v>42071817300065</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I22" s="3">
-        <v>93130972313</v>
+        <v>11755342375</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>42071817300065</v>
+        <v>43903961100025</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="I23" s="3">
-        <v>11755342375</v>
+        <v>84691657569</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>93827139200012</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="2"/>
@@ -1688,31 +1688,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/08/2026 00:22:03</dc:description>
+  <dc:description>Export en date du 09/22/2026 23:00:18</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>