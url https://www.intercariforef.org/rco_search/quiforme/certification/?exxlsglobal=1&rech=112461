--- v3 (2026-03-17)
+++ v4 (2026-05-01)
@@ -3102,31 +3102,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/17/2026 01:38:48</dc:description>
+  <dc:description>Export en date du 05/01/2026 07:42:59</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>