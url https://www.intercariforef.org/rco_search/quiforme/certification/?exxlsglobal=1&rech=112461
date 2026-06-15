--- v4 (2026-05-01)
+++ v5 (2026-06-15)
@@ -3102,31 +3102,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/01/2026 07:42:59</dc:description>
+  <dc:description>Export en date du 06/15/2026 10:29:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>