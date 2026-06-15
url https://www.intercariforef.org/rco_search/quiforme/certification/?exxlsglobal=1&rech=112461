--- v5 (2026-06-15)
+++ v6 (2026-06-15)
@@ -3102,31 +3102,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/15/2026 10:29:17</dc:description>
+  <dc:description>Export en date du 06/15/2026 11:18:11</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>