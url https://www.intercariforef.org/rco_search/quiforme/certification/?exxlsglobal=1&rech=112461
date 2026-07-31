--- v6 (2026-06-15)
+++ v7 (2026-07-31)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>UNIVERSITE DE NIMES</t>
   </si>
   <si>
     <t>RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
   <si>
     <t>07/05/2007</t>
   </si>
@@ -166,51 +166,51 @@
   <si>
     <t>CAMPUS DE TROUBIRAN 2091 ROUTE DE BADUEL 97300 CAYENNE</t>
   </si>
   <si>
     <t>UNIVERSITE DE LILLE</t>
   </si>
   <si>
     <t>42 RUE PAUL DUEZ 59000 LILLE</t>
   </si>
   <si>
     <t>01/01/2018</t>
   </si>
   <si>
     <t>UNIVERSITE POLYTECHNIQUE HAUTS-DE-FRANCE</t>
   </si>
   <si>
     <t>UNIV VALENCIEN MONT HOUY 59300 AULNOY-LEZ-VALENCIENNES</t>
   </si>
   <si>
     <t>11/09/2019</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS-SACLAY</t>
   </si>
   <si>
-    <t>IMMEUBLE TECHNOLOGIQUE ENTREE B ROUTE DE L’ORME DES MERISIERS 91190 SAINT-AUBIN</t>
+    <t>IMMEUBLE TECHNOLOGIQUE ENTREE B ROUTE DE L'ORME DES MERISIERS 91190 SAINT-AUBIN</t>
   </si>
   <si>
     <t>07/11/2019</t>
   </si>
   <si>
     <t>01/04/2021</t>
   </si>
   <si>
     <t>BATIMENT BREGUET 3 RUE JOLIOT-CURIE 91190 GIF-SUR-YVETTE</t>
   </si>
   <si>
     <t>UNIVERSITE CLERMONT AUVERGNE</t>
   </si>
   <si>
     <t>49 BOULEVARD FRANCOIS MITTERRAND 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>09/12/2020</t>
   </si>
   <si>
     <t>42 RUE PAUL DUEZ 59800 LILLE</t>
   </si>
   <si>
     <t>22/09/2021</t>
   </si>
@@ -3102,31 +3102,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/15/2026 11:18:11</dc:description>
+  <dc:description>Export en date du 07/31/2026 15:25:18</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>