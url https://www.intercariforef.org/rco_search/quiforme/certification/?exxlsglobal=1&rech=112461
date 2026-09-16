--- v7 (2026-07-31)
+++ v8 (2026-09-16)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -500,50 +500,53 @@
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>1193P000793</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
     <t>ASS PROMO GESTION CTRE ENS SUP A EVRY</t>
   </si>
   <si>
     <t>48 CRS BLAISE PASCAL 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>04/01/2001</t>
   </si>
   <si>
     <t>UNIVERSITE DE MONTPELLIER PAUL-VALERY</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
@@ -2738,332 +2741,334 @@
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
         <v>19931827000014</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>159</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>160</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="I48" s="3"/>
+      <c r="I48" s="3" t="s">
+        <v>162</v>
+      </c>
       <c r="J48" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="M48" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
         <v>19974478000016</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I49" s="3"/>
       <c r="J49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
         <v>40292484900027</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I50" s="3">
         <v>11910726491</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
         <v>93249089900014</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I51" s="3">
         <v>76341356134</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
         <v>93249157400012</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I52" s="3">
         <v>76300582030</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
         <v>93810656400017</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I53" s="3">
         <v>27250387225</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
         <v>93823061200013</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I54" s="3">
         <v>27210481021</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I55" s="3">
         <v>84420455442</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
         <v>94129831700012</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I56" s="3">
         <v>53291016929</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M56" s="2" t="s">
@@ -3102,31 +3107,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/31/2026 15:25:18</dc:description>
+  <dc:description>Export en date du 09/16/2026 09:41:23</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>