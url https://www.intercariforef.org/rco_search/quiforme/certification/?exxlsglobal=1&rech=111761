--- v0 (2026-04-01)
+++ v1 (2026-05-22)
@@ -1021,51 +1021,51 @@
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>18340019100023</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>42</v>
       </c>
@@ -1610,51 +1610,51 @@
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>18800864300010</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="3">
         <v>22800115580</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>18860907700048</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>96</v>
       </c>
@@ -1898,31 +1898,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 22:06:27</dc:description>
+  <dc:description>Export en date du 05/22/2026 19:09:58</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>