--- v1 (2026-05-22)
+++ v2 (2026-08-27)
@@ -220,51 +220,51 @@
   <si>
     <t>21/05/2007</t>
   </si>
   <si>
     <t>2445P003645</t>
   </si>
   <si>
     <t>GROUPEMENT D'INTERET PUBLIC FORMATION CONTINUE ET INSERTION PROFESSIONNELLE</t>
   </si>
   <si>
     <t>17 BOULEVARD DE LA PAIX 51100 REIMS</t>
   </si>
   <si>
     <t>07/01/2005</t>
   </si>
   <si>
     <t>2151P003751</t>
   </si>
   <si>
     <t>28 RUE DE SAURUPT 54000 NANCY</t>
   </si>
   <si>
     <t>01/01/2002</t>
   </si>
   <si>
-    <t>FCIP EDUCATION ET FORMATION TOUT AU LONG DE LA VIE</t>
+    <t>GIP VIAPRO</t>
   </si>
   <si>
     <t>111 AVENUE DE DUNKERQUE (LILLE) 59000 LILLE</t>
   </si>
   <si>
     <t>01/07/2019</t>
   </si>
   <si>
     <t>3159P009759</t>
   </si>
   <si>
     <t>GIP AUVERGNE</t>
   </si>
   <si>
     <t>43 BOULEVARD FRANCOIS MITTERRAND 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/02/2003</t>
   </si>
   <si>
     <t>8363P004763</t>
   </si>
   <si>
     <t>GIP FORMATION CONTINUE ET INSERTION PROF</t>
   </si>
@@ -1898,31 +1898,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/22/2026 19:09:58</dc:description>
+  <dc:description>Export en date du 08/27/2026 06:00:11</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>