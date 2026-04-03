--- v2 (2026-02-06)
+++ v3 (2026-04-03)
@@ -1082,53 +1082,51 @@
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>77568013500883</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="I10" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="3"/>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>77568013501071</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
@@ -1347,53 +1345,51 @@
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
         <v>80863414100010</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="I17" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I17" s="3"/>
       <c r="J17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>80863414100028</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
@@ -1460,53 +1456,51 @@
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>80863414100051</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="I20" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I20" s="3"/>
       <c r="J20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>80863414100069</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
@@ -1758,53 +1752,51 @@
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
         <v>80863414100150</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>71</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="I28" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I28" s="3"/>
       <c r="J28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>80863414100168</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
@@ -2617,31 +2609,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/06/2026 04:29:52</dc:description>
+  <dc:description>Export en date du 04/03/2026 16:42:55</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>