--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -2609,31 +2609,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/03/2026 16:42:55</dc:description>
+  <dc:description>Export en date du 05/25/2026 18:56:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>