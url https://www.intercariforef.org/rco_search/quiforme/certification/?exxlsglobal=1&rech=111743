--- v4 (2026-05-25)
+++ v5 (2026-08-25)
@@ -2609,31 +2609,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/25/2026 18:56:06</dc:description>
+  <dc:description>Export en date du 08/25/2026 09:03:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>