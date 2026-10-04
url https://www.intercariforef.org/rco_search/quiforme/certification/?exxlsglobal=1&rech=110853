--- v2 (2026-08-02)
+++ v3 (2026-10-04)
@@ -256,198 +256,198 @@
   <si>
     <t>LYCEE POLYVALENT LA FAYETTE - LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
     <t>LYCEE DES METIERS BOUCHER DE PERTHES</t>
   </si>
   <si>
     <t>1 RUE PAUL DELIQUE 80100 ABBEVILLE</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
+    <t>LEO LAGRANGE FORMATION</t>
+  </si>
+  <si>
+    <t>67 VOIE LA CANEBIERE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>08/10/2024</t>
+  </si>
+  <si>
+    <t>24 AVENUE DE VIRECOURT 33370 ARTIGUES-PRES-BORDEAUX</t>
+  </si>
+  <si>
+    <t>FEDERATION COMPAGNONNIQUE REGIONALE D'ORLEANS</t>
+  </si>
+  <si>
+    <t>ZAC DES 4 CHEMINEES RUE GUSTAVE EIFFEL 45380 LA CHAPELLE-SAINT-MESMIN</t>
+  </si>
+  <si>
+    <t>01/07/1993</t>
+  </si>
+  <si>
+    <t>ASS MARTINIQUAISE EDUCATION POPULAIRE</t>
+  </si>
+  <si>
+    <t>AMEP CFA BTP</t>
+  </si>
+  <si>
+    <t>QUA VAUDRANCOURT 97224 DUCOS</t>
+  </si>
+  <si>
+    <t>01/10/2008</t>
+  </si>
+  <si>
+    <t>OGEC JEAN BOSCO</t>
+  </si>
+  <si>
+    <t>19 PLACE DU MARECHAL FOCH 62340 GUINES</t>
+  </si>
+  <si>
+    <t>27/10/1980</t>
+  </si>
+  <si>
+    <t>85.31Z</t>
+  </si>
+  <si>
+    <t>FORE ILES DU NORD</t>
+  </si>
+  <si>
+    <t>HOPE ESTATE 18 RUE CANNE A SUCRE  97150 SAINT-MARTIN</t>
+  </si>
+  <si>
+    <t>15/07/2012</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
     <t>ORGANISAT INGENIERIE DEVELOPPEMT FORMATI</t>
   </si>
   <si>
     <t>26 RUE DU STADE CAVANI MAYOTTE 97600 MAMOUDZOU</t>
   </si>
   <si>
     <t>01/10/1992</t>
   </si>
   <si>
     <t>06970000597</t>
   </si>
   <si>
+    <t>ASSOCIATION FORMATION POUR L INSERTION</t>
+  </si>
+  <si>
+    <t>152 RUE HENRI BERTHAUD 42153 RIORGES</t>
+  </si>
+  <si>
+    <t>01/02/2017</t>
+  </si>
+  <si>
+    <t>INNOVATION DEVELOPPEMENT FORMATION</t>
+  </si>
+  <si>
+    <t>113 RUE DE LANNOY 59800 LILLE</t>
+  </si>
+  <si>
+    <t>29/04/1999</t>
+  </si>
+  <si>
+    <t>SCOP INSTEP</t>
+  </si>
+  <si>
+    <t>INSTEP FORMATION</t>
+  </si>
+  <si>
+    <t>21 AVENUE ARTHUR LAMENDIN 62800 LIEVIN</t>
+  </si>
+  <si>
+    <t>01/04/1996</t>
+  </si>
+  <si>
+    <t>70 RUE DE BOUVINES 59800 LILLE</t>
+  </si>
+  <si>
+    <t>15/04/2003</t>
+  </si>
+  <si>
+    <t>ASSO PLACEMENTS EXTERIEURS SERVICES 24</t>
+  </si>
+  <si>
+    <t>RUE JEAN BOUIN 24660 COULOUNIEIX-CHAMIERS</t>
+  </si>
+  <si>
+    <t>29/08/1997</t>
+  </si>
+  <si>
+    <t>FORMATEC CARAIBES</t>
+  </si>
+  <si>
+    <t>ZI DE JARRY 8 RUE NOBEL 97122 BAIE-MAHAULT</t>
+  </si>
+  <si>
+    <t>06/12/2013</t>
+  </si>
+  <si>
+    <t>INST.DEVELOP. COMPETENCES PROF.IDC PRO</t>
+  </si>
+  <si>
+    <t>ZA LE LIBRAIRE 24100 BERGERAC</t>
+  </si>
+  <si>
+    <t>15/10/2007</t>
+  </si>
+  <si>
+    <t>BATIPRO</t>
+  </si>
+  <si>
+    <t>107 AVENUE DE LA ROUDET 33500 LIBOURNE</t>
+  </si>
+  <si>
+    <t>14/08/2009</t>
+  </si>
+  <si>
     <t>INNOVISTA</t>
   </si>
   <si>
     <t>ZI THIBAUD 2 RUE JEAN DE GUERLINS 31100 TOULOUSE</t>
   </si>
   <si>
     <t>01/01/2013</t>
-  </si>
-[...127 lines deleted...]
-    <t>14/08/2009</t>
   </si>
   <si>
     <t>BATIMENT CFA BRETAGNE</t>
   </si>
   <si>
     <t>12 BOULEVARD DES ILES 56000 VANNES</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>FEDERATION  COMPAGNONNIQUE REGIONALE DE LYON</t>
   </si>
   <si>
     <t>49 RUE FEUILLAT 69003 LYON</t>
   </si>
   <si>
     <t>04/05/2015</t>
   </si>
   <si>
     <t>FEDER COMPAGNONNIQUE BATIMENT</t>
   </si>
   <si>
     <t>6 AVENUE JEAN ALFONSEA 33270 FLOIRAC</t>
   </si>
@@ -1741,634 +1741,634 @@
         <v>78</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="3"/>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>38924943400017</v>
+        <v>31065677200236</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="I16" s="3" t="s">
-        <v>83</v>
+      <c r="I16" s="3">
+        <v>82690049869</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>51871742600036</v>
+        <v>31065677200319</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="3">
-        <v>73310556031</v>
+        <v>82690049869</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>31065677200236</v>
+        <v>31521327200067</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="3">
-        <v>82690049869</v>
+        <v>24450007645</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>31065677200319</v>
+        <v>31648885700046</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="D19" s="2"/>
+      <c r="D19" s="2" t="s">
+        <v>88</v>
+      </c>
       <c r="E19" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="3">
-        <v>82690049869</v>
+        <v>97973078997</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>31521327200067</v>
+        <v>34062331300012</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
       <c r="I20" s="3">
-        <v>24450007645</v>
+        <v>32620351162</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>31648885700046</v>
+        <v>42302346400021</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="D21" s="2" t="s">
         <v>95</v>
       </c>
+      <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="I21" s="3">
-        <v>97973078997</v>
+        <v>95970093097</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>34062331300012</v>
+        <v>38924943400017</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>32620351162</v>
+        <v>34</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>102</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>39882957200062</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="3">
         <v>82420103742</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>40073444800022</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="3">
         <v>31590340859</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>40487427300091</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I25" s="3"/>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>40487427300257</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="3"/>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
         <v>41794191100014</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="3">
         <v>72240105424</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>42302346400021</v>
+        <v>44892442300024</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="I28" s="3">
-        <v>95970093097</v>
+        <v>95970119197</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>44892442300024</v>
+        <v>45398962600032</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>121</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="3">
-        <v>95970119197</v>
+        <v>72240122924</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>45398962600032</v>
+        <v>51378042900017</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="D30" s="2"/>
+      <c r="D30" s="2" t="s">
+        <v>124</v>
+      </c>
       <c r="E30" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="3">
-        <v>72240122924</v>
+        <v>72330793133</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>51378042900017</v>
+        <v>51871742600036</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="D31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I31" s="3">
-        <v>72330793133</v>
+        <v>73310556031</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>77750927400083</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>132</v>
       </c>
@@ -2687,51 +2687,51 @@
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
         <v>80443252400010</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="I41" s="3">
         <v>31590878459</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
         <v>81040370900035</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
@@ -5168,31 +5168,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/02/2026 20:43:13</dc:description>
+  <dc:description>Export en date du 10/04/2026 12:58:29</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>