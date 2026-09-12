--- v5 (2026-07-26)
+++ v6 (2026-09-12)
@@ -100,84 +100,84 @@
   <si>
     <t>GRETA GRAND ARTOIS</t>
   </si>
   <si>
     <t>533 BOULEVARD FERNAND DARCHICOURT 62110 HENIN-BEAUMONT</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>ASS FORMATION EDUCATION PERMANENT TIVOLI</t>
   </si>
   <si>
     <t>40 RUE DE MARSEILLE 33000 BORDEAUX</t>
   </si>
   <si>
     <t>17/06/2016</t>
   </si>
   <si>
+    <t>LES AMIS DE TATIHOU</t>
+  </si>
+  <si>
+    <t>CENTRE DEFOND LD SALAGOSSE 30120 BREAU-MARS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>BTP CFA NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>1 RUE DU 5E REGIMENT DE CHASSEURS 24000 PERIGUEUX</t>
+  </si>
+  <si>
+    <t>01/01/2011</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
     <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
   </si>
   <si>
     <t>21 RUE PELLART 59100 ROUBAIX</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>85.31Z</t>
-  </si>
-[...22 lines deleted...]
-    <t>85.59B</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>9 BOULEVARD DE LOUVAIN 13008 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>RUE DE ROSEL 14000 CAEN</t>
   </si>
   <si>
     <t>36 RUE PAUL BERT 44100 NANTES</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
@@ -729,151 +729,151 @@
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="3">
         <v>72330002833</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>80443252400010</v>
+        <v>77561142900025</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3">
-        <v>31590878459</v>
+        <v>76300553830</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>78235535800105</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I6" s="3">
         <v>72330875333</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>77561142900025</v>
+        <v>80443252400010</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="3">
-        <v>76300553830</v>
+        <v>31590878459</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>42</v>
       </c>
@@ -1188,31 +1188,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/26/2026 09:20:08</dc:description>
+  <dc:description>Export en date du 09/12/2026 11:32:42</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>