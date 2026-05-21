--- v1 (2026-03-30)
+++ v2 (2026-05-21)
@@ -82,114 +82,114 @@
   <si>
     <t>LYCEE POLYVALENT NIEPCE BALLEURE</t>
   </si>
   <si>
     <t>GRETA 71 - SUD BOURGOGNE</t>
   </si>
   <si>
     <t>33 T AVENUE DE PARIS 71100 CHALON-SUR-SAONE</t>
   </si>
   <si>
     <t>24/08/2015</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
+    <t>DRONE VOLT</t>
+  </si>
+  <si>
+    <t>LOT 14 RUE DE LA PERDRIX 93420 VILLEPINTE</t>
+  </si>
+  <si>
+    <t>01/05/2014</t>
+  </si>
+  <si>
+    <t>30.30Z</t>
+  </si>
+  <si>
+    <t>VRAI</t>
+  </si>
+  <si>
+    <t>APF FRANCE HANDICAP</t>
+  </si>
+  <si>
+    <t>APF FORMATION</t>
+  </si>
+  <si>
+    <t>9 RUE CLISSON 75013 PARIS</t>
+  </si>
+  <si>
+    <t>22/03/2005</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
     <t>DRONE ON AIR</t>
   </si>
   <si>
     <t>PARC D'ACTIVITES DE LA LANDE ST MARTIN RUE GEORGES CHARPAK 44115 HAUTE-GOULAINE</t>
   </si>
   <si>
     <t>01/09/2019</t>
   </si>
   <si>
-    <t>85.59B</t>
-[...28 lines deleted...]
-  <si>
     <t>DRONE OCEAN INDIEN</t>
   </si>
   <si>
     <t>SAINT GILLES LES BAINS 23 RUE DES TAILLE VENT 97434 SAINT-PAUL</t>
   </si>
   <si>
     <t>01/04/2016</t>
   </si>
   <si>
     <t>74.20Z</t>
   </si>
   <si>
     <t>DRONE PRO 360</t>
   </si>
   <si>
     <t>CHE DE LA SAONE 71118 SAINT-MARTIN-BELLE-ROCHE</t>
   </si>
   <si>
     <t>01/04/2020</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t xml:space="preserve">AROCO ZABALLOS FREDERIC   </t>
+    <t>AROCO ZABALLOS FREDERIC</t>
   </si>
   <si>
     <t>ESPACE CHANCEL RUE DU LIEUTENANT CHANCEL 83160 LA VALETTE-DU-VAR</t>
   </si>
   <si>
     <t>24/01/2020</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>DOUZE DRONES</t>
   </si>
   <si>
     <t>15 RUE DES HALLES 75001 PARIS</t>
   </si>
   <si>
     <t>04/02/2021</t>
   </si>
   <si>
     <t>KOSMOS &amp; CIE</t>
   </si>
   <si>
     <t>LIEU-DIT CHADRAT 63450 SAINT-SATURNIN</t>
   </si>
@@ -669,156 +669,156 @@
       <c r="F2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="3"/>
       <c r="J2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
-        <v>79840856300038</v>
+        <v>53197005100037</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="3">
-        <v>52440722744</v>
+        <v>11930712293</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>53197005100037</v>
+        <v>77568873207728</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="2"/>
+      <c r="D4" s="2" t="s">
+        <v>28</v>
+      </c>
       <c r="E4" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I4" s="3">
-        <v>11930712293</v>
+        <v>11750376875</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>77568873207728</v>
+        <v>79840856300038</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D5" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I5" s="3">
-        <v>11750376875</v>
+        <v>52440722744</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>81936045400014</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>38</v>
@@ -838,51 +838,51 @@
       <c r="M6" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>82877537900021</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>83520511300029</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>43</v>
       </c>
@@ -910,51 +910,51 @@
         <v>20</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>89375544700016</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I9" s="3">
         <v>11756196775</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>89743581400016</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="2" t="s">
@@ -1056,31 +1056,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/30/2026 05:26:27</dc:description>
+  <dc:description>Export en date du 05/21/2026 18:54:18</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>