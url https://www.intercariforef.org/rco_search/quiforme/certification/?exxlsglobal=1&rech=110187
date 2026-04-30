--- v2 (2026-03-10)
+++ v3 (2026-04-30)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -619,408 +619,396 @@
   <si>
     <t>GRETA DU VAL D OISE</t>
   </si>
   <si>
     <t>71 AVENUE DE CEINTURE 95880 ENGHIEN-LES-BAINS</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>CA BASSIN D'ARCACHON SUD (COBAS)</t>
   </si>
   <si>
     <t>BASSIN FORMATION</t>
   </si>
   <si>
     <t>1 BOULEVARD DES MIQUELOTS 33260 LA TESTE-DE-BUCH</t>
   </si>
   <si>
     <t>25/12/2007</t>
   </si>
   <si>
     <t>7233P014133</t>
   </si>
   <si>
-    <t xml:space="preserve">CADORET ALFRED   </t>
+    <t>SARL PROJETS</t>
+  </si>
+  <si>
+    <t>100 PLACE DE L’EGLISE 20220 AREGNO</t>
+  </si>
+  <si>
+    <t>01/01/1999</t>
+  </si>
+  <si>
+    <t>FORMATION INSERTION BESOINS RURAUX ET ENTREPRISES</t>
+  </si>
+  <si>
+    <t>110 IMPASSE COMBE AUX LOUPS 24430 MARSAC-SUR-L'ISLE</t>
+  </si>
+  <si>
+    <t>TALIS DORDOGNE</t>
+  </si>
+  <si>
+    <t>110 AVENUE PAUL DOUMER 24100 BERGERAC</t>
+  </si>
+  <si>
+    <t>24-26 24 COURS FENELON 24000 PERIGUEUX</t>
+  </si>
+  <si>
+    <t>01/09/2018</t>
+  </si>
+  <si>
+    <t>OGEC ST PAUL-BOURDON BLANC</t>
+  </si>
+  <si>
+    <t>200 RUE LEONARD DE VINCI 45400 SEMOY</t>
+  </si>
+  <si>
+    <t>01/03/2020</t>
+  </si>
+  <si>
+    <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
+  </si>
+  <si>
+    <t>12 RUE DES CORDELIERES 75013 PARIS</t>
+  </si>
+  <si>
+    <t>01/09/2019</t>
+  </si>
+  <si>
+    <t>IFODES</t>
+  </si>
+  <si>
+    <t>5 RUE JUSTIN CATAYEE 97300 CAYENNE</t>
+  </si>
+  <si>
+    <t>01/01/1988</t>
+  </si>
+  <si>
+    <t>CAP FORMATION</t>
+  </si>
+  <si>
+    <t>89 AVENUE NOTRE-DAME DE SANTE 84200 CARPENTRAS</t>
+  </si>
+  <si>
+    <t>01/08/2016</t>
+  </si>
+  <si>
+    <t>GROUPE BELMONT</t>
+  </si>
+  <si>
+    <t>MONTFAVET 95 ALLEE CAMILLE CLAUDEL 84000 AVIGNON</t>
+  </si>
+  <si>
+    <t>12/02/2018</t>
+  </si>
+  <si>
+    <t>ECOLE EN COMMUNICATION GRAPHIQUE</t>
+  </si>
+  <si>
+    <t>32 RUE ALPHONSE HELBRONNER 93400 SAINT-OUEN-SUR-SEINE</t>
+  </si>
+  <si>
+    <t>01/06/1994</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE D INTERET COLLECTIF INFORMATION FORMATION ANIMATION DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>MAISON DE L'ENTREPRISE PLACE JULES FERRY 34190 GANGES</t>
+  </si>
+  <si>
+    <t>26/09/1994</t>
+  </si>
+  <si>
+    <t>AGORA CONSEIL EN ENTREPRISE</t>
+  </si>
+  <si>
+    <t>31 BOULEVARD JOHN-FITZGERALD KENNEDY 66100 PERPIGNAN</t>
+  </si>
+  <si>
+    <t>01/09/2000</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>SARL AVENIR FORMATION CONSEIL</t>
+  </si>
+  <si>
+    <t>37 RUE DE LA SOMME 49300 CHOLET</t>
+  </si>
+  <si>
+    <t>14/12/2017</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>EVRYWARE</t>
+  </si>
+  <si>
+    <t>IMMEUBLE PORT ROYAL 38 CRS BLAISE PASCAL 91000 EVRY-COURCOURONNES</t>
+  </si>
+  <si>
+    <t>07/04/1997</t>
+  </si>
+  <si>
+    <t>UGECAM OCCITANIE</t>
+  </si>
+  <si>
+    <t>435 AVENUE GEORGES FRECHE 34170 CASTELNAU-LE-LEZ</t>
+  </si>
+  <si>
+    <t>15/12/1999</t>
+  </si>
+  <si>
+    <t>EXEGO</t>
+  </si>
+  <si>
+    <t>PORTE A 26 RUE DES MAGASINS GENERAUX 76600 LE HAVRE</t>
+  </si>
+  <si>
+    <t>ASSOCIATION AXE FORMATION INSERTION</t>
+  </si>
+  <si>
+    <t>13 RUE PAUL LELONG 75002 PARIS</t>
+  </si>
+  <si>
+    <t>ENVOL FORMATION</t>
+  </si>
+  <si>
+    <t>6 AVENUE PASTEUR 17400 SAINT-JEAN-D'ANGELY</t>
+  </si>
+  <si>
+    <t>01/07/2012</t>
+  </si>
+  <si>
+    <t>CRIF FORMATION ET CONSEIL</t>
+  </si>
+  <si>
+    <t>14 RUE LUC BRETON 25000 BESANCON</t>
+  </si>
+  <si>
+    <t>01/01/2004</t>
+  </si>
+  <si>
+    <t>FORM HIGH TECH</t>
+  </si>
+  <si>
+    <t>5 RUE PIERRE SIMON DE LAPLACE 57070 METZ</t>
+  </si>
+  <si>
+    <t>25/10/2021</t>
+  </si>
+  <si>
+    <t>GROUPE SOMEFORM</t>
+  </si>
+  <si>
+    <t>ZAC DE LA FRESCOULE BAT 1 AVENUE JEAN MONNET 13127 VITROLLES</t>
+  </si>
+  <si>
+    <t>01/08/2010</t>
+  </si>
+  <si>
+    <t>CHEMIN DES PLANTADES 83130 LA GARDE</t>
+  </si>
+  <si>
+    <t>01/10/2016</t>
+  </si>
+  <si>
+    <t>FORM INITIATION INSERT INFORMAT INTERN</t>
+  </si>
+  <si>
+    <t>1 RUE DE LA VIGIE 34350 VALRAS-PLAGE</t>
+  </si>
+  <si>
+    <t>01/01/2013</t>
+  </si>
+  <si>
+    <t>COMPETENCEPLUS78</t>
+  </si>
+  <si>
+    <t>3 ALLEE DES ECRIVAINS 78190 TRAPPES</t>
+  </si>
+  <si>
+    <t>01/08/2006</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
+    <t>@FORMATION</t>
+  </si>
+  <si>
+    <t>BAT A3 VILLE ACTIVE 83 RUE ANDRE LE NOTRE 30900 NIMES</t>
+  </si>
+  <si>
+    <t>10/01/2022</t>
+  </si>
+  <si>
+    <t>NORMANDIE FORMATION</t>
+  </si>
+  <si>
+    <t>11 T AVENUE DU CHATEAU 27000 EVREUX</t>
+  </si>
+  <si>
+    <t>01/07/2016</t>
+  </si>
+  <si>
+    <t>02/09/2024</t>
+  </si>
+  <si>
+    <t>GAUDIN VERONIQUE</t>
+  </si>
+  <si>
+    <t>ABAZ</t>
+  </si>
+  <si>
+    <t>151 ROUTE DE VERSAILLES 91160 CHAMPLAN</t>
+  </si>
+  <si>
+    <t>PLATINIUM FORMATION</t>
+  </si>
+  <si>
+    <t>24 RUE DOMER 69007 LYON</t>
+  </si>
+  <si>
+    <t>19/05/2015</t>
+  </si>
+  <si>
+    <t>CGP FORMATION</t>
+  </si>
+  <si>
+    <t>14 RUE DE BOIS FOSSE 85300 CHALLANS</t>
+  </si>
+  <si>
+    <t>02/06/2014</t>
+  </si>
+  <si>
+    <t>C2J</t>
+  </si>
+  <si>
+    <t>ALTIM FORMATION</t>
+  </si>
+  <si>
+    <t>POLE D'ACTIVITES DE TECHNELLYS 165 RUE DE LA MONTAGNE DU SALUT 56600 LANESTER</t>
+  </si>
+  <si>
+    <t>01/10/2018</t>
+  </si>
+  <si>
+    <t>SAS CGP RESSOURCES HUMAINES</t>
+  </si>
+  <si>
+    <t>01/06/2014</t>
+  </si>
+  <si>
+    <t>CDG FORMATION</t>
+  </si>
+  <si>
+    <t>9 RUE DES METIERS 42600 SAVIGNEUX</t>
+  </si>
+  <si>
+    <t>20/09/2021</t>
+  </si>
+  <si>
+    <t>BUSINESS FORMATION CONSEIL</t>
+  </si>
+  <si>
+    <t>34 RUE PONTCOTTIER 38300 BOURGOIN-JALLIEU</t>
+  </si>
+  <si>
+    <t>25/08/2014</t>
+  </si>
+  <si>
+    <t>UNION PROF CADRE TECHNIC SECRE</t>
+  </si>
+  <si>
+    <t>21 RUE DE CROULEBARBE 75013 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>CENTRE D'INSERTION SOCIALE  ET DE FORMATION</t>
+  </si>
+  <si>
+    <t>C.I.S.F.</t>
+  </si>
+  <si>
+    <t>DUBEDOU 97118 SAINT-FRANCOIS</t>
+  </si>
+  <si>
+    <t>01/08/2015</t>
+  </si>
+  <si>
+    <t>88.99B</t>
+  </si>
+  <si>
+    <t>WEB ASSOCIATION BERGERAC</t>
+  </si>
+  <si>
+    <t>35 RUE FONBALQUINE 24100 BERGERAC</t>
+  </si>
+  <si>
+    <t>18/07/2016</t>
+  </si>
+  <si>
+    <t>82.99Z</t>
+  </si>
+  <si>
+    <t>POINT FORMATION</t>
+  </si>
+  <si>
+    <t>ZONE DE LA BEUCHERIE IMM SEQUOIA LA BEUCHERIE 53000 LAVAL</t>
+  </si>
+  <si>
+    <t>CADORET ALFRED</t>
   </si>
   <si>
     <t>LE FORUM 33 BOULEVARD DU GENERAL LECLERC 06240 BEAUSOLEIL</t>
   </si>
   <si>
     <t>01/08/2019</t>
-  </si>
-[...349 lines deleted...]
-    <t>01/09/2018</t>
   </si>
   <si>
     <t>REMEDIATION. EVALUATION.UNION.STIMULATION.SERIEUX.IMPLICATION.REUSSIR</t>
   </si>
   <si>
     <t>RES SAINT MICHEL RUE DES IBIS 20600 BASTIA</t>
   </si>
   <si>
     <t>01/10/2019</t>
   </si>
   <si>
     <t>BUSINESS FORMATION CONSEIL LYON</t>
   </si>
   <si>
     <t>LOTISSEMENT LACASSAGNE 77 RUE MAURICE FLANDIN 69003 LYON</t>
   </si>
   <si>
     <t>04/01/2021</t>
   </si>
   <si>
     <t>AZUR FCE</t>
   </si>
   <si>
     <t>L'HYDRA BLOC A 139 AVENUE DE LA LANTERNE 06200 NICE</t>
   </si>
@@ -1407,51 +1395,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M86"/>
+  <dimension ref="A1:M85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="15" customWidth="true" style="2"/>
     <col min="7" max="7" width="15" customWidth="true" style="2"/>
     <col min="8" max="8" width="11" customWidth="true" style="2"/>
     <col min="9" max="9" width="12" customWidth="true" style="3"/>
     <col min="10" max="10" width="17" customWidth="true" style="2"/>
     <col min="11" max="11" width="17" customWidth="true" style="2"/>
     <col min="12" max="12" width="17" customWidth="true" style="2"/>
     <col min="13" max="13" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3068,1679 +3056,1642 @@
       <c r="F42" s="2" t="s">
         <v>199</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>200</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>85264191900018</v>
+        <v>42150847400010</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I43" s="3">
-        <v>93060866806</v>
+        <v>94202010420</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>81281110700018</v>
+        <v>42252166600046</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="D44" s="2"/>
+      <c r="E44" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="E44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" s="2" t="s">
-        <v>207</v>
+        <v>103</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="I44" s="3">
-        <v>95970198997</v>
+        <v>72240095624</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>81290071000029</v>
+        <v>79811982200012</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>211</v>
+        <v>119</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>212</v>
+        <v>32</v>
       </c>
       <c r="I45" s="3">
-        <v>75240181224</v>
+        <v>72240167724</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>83181914900012</v>
+        <v>79811982200038</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I46" s="3">
-        <v>52530089253</v>
+        <v>72240167724</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
         <v>31230931300053</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>148</v>
       </c>
       <c r="I47" s="3">
         <v>24450025545</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
         <v>32441928201324</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I48" s="3">
         <v>11753781075</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
         <v>33051742600020</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I49" s="3">
         <v>96973000597</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
         <v>33237704300051</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I50" s="3">
         <v>93840072284</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
         <v>37835655400030</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I51" s="3">
         <v>93840077184</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
         <v>38052817400036</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I52" s="3"/>
       <c r="J52" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
         <v>38078886900028</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I53" s="3">
         <v>91340286734</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
         <v>39014603300027</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="I54" s="3">
         <v>91660045866</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
         <v>40538900800047</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I55" s="3"/>
       <c r="J55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
         <v>41166957500010</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I56" s="3">
         <v>11910384491</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
-        <v>42150847400010</v>
+        <v>42459649200050</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I57" s="3">
-        <v>94202010420</v>
+        <v>91340075134</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
-        <v>42252166600046</v>
+        <v>43201196300050</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
-        <v>148</v>
+        <v>32</v>
       </c>
       <c r="I58" s="3">
-        <v>72240095624</v>
+        <v>23760336876</v>
       </c>
       <c r="J58" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
-        <v>42459649200050</v>
+        <v>44232495000025</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>255</v>
+        <v>27</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I59" s="3">
-        <v>91340075134</v>
+        <v>11753676575</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
-        <v>43201196300050</v>
+        <v>45085493000036</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>17</v>
+        <v>252</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I60" s="3">
-        <v>23760336876</v>
+        <v>54170106617</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K60" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L60" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
-        <v>44232495000025</v>
+        <v>45143381700025</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="D61" s="2"/>
       <c r="E61" s="2" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>27</v>
+        <v>255</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I61" s="3">
-        <v>11753676575</v>
+        <v>43250195025</v>
       </c>
       <c r="J61" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
-        <v>45085493000036</v>
+        <v>45169029100021</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I62" s="3">
-        <v>54170106617</v>
+        <v>41570226157</v>
       </c>
       <c r="J62" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
-        <v>45143381700025</v>
+        <v>47883804800054</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I63" s="3">
-        <v>43250195025</v>
+        <v>93131160113</v>
       </c>
       <c r="J63" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K63" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>45169029100021</v>
+        <v>47883804800062</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I64" s="3">
-        <v>41570226157</v>
+        <v>93131160113</v>
       </c>
       <c r="J64" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
-        <v>47883804800054</v>
+        <v>47965468300024</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I65" s="3">
-        <v>93131160113</v>
+        <v>91340564934</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
-        <v>47883804800062</v>
+        <v>49166182300014</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
-        <v>32</v>
+        <v>270</v>
       </c>
       <c r="I66" s="3">
-        <v>93131160113</v>
+        <v>11788374278</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
-        <v>47965468300024</v>
+        <v>49397289700026</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I67" s="3">
-        <v>91340564934</v>
+        <v>91300271330</v>
       </c>
       <c r="J67" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
-        <v>49166182300014</v>
+        <v>50471568100038</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="G68" s="2"/>
+        <v>276</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>277</v>
+      </c>
       <c r="H68" s="2" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I68" s="3"/>
       <c r="J68" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M68" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
-        <v>49389365500032</v>
+        <v>50788926900019</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>284</v>
+        <v>66</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I69" s="3"/>
+      <c r="I69" s="3">
+        <v>11910654891</v>
+      </c>
       <c r="J69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M69" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
-        <v>49397289700026</v>
+        <v>51141946700028</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I70" s="3">
-        <v>91300271330</v>
+        <v>82691049769</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
-        <v>50471568100038</v>
+        <v>51952241100049</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="D71" s="2"/>
+        <v>284</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>284</v>
+      </c>
       <c r="E71" s="2" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>290</v>
-[...3 lines deleted...]
-      </c>
+        <v>286</v>
+      </c>
+      <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I71" s="3"/>
+      <c r="I71" s="3">
+        <v>52440585444</v>
+      </c>
       <c r="J71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
-        <v>50788926900019</v>
+        <v>53272588400037</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>66</v>
+        <v>290</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I72" s="3">
-        <v>11910654891</v>
+        <v>53560860256</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
-        <v>51141946700028</v>
+        <v>53292384400031</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I73" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I73" s="3"/>
       <c r="J73" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M73" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
-        <v>51952241100049</v>
+        <v>53314727800030</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I74" s="3">
-        <v>52440585444</v>
+        <v>82420237642</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M74" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
-        <v>53272588400037</v>
+        <v>75299021800030</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I75" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I75" s="3"/>
       <c r="J75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
-        <v>53292384400031</v>
+        <v>78454753100011</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="G76" s="2"/>
+        <v>301</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>302</v>
+      </c>
       <c r="H76" s="2" t="s">
-        <v>32</v>
+        <v>270</v>
       </c>
       <c r="I76" s="3"/>
       <c r="J76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
-        <v>53314727800030</v>
+        <v>81281110700018</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="D77" s="2"/>
+        <v>303</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>304</v>
+      </c>
       <c r="E77" s="2" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
-        <v>32</v>
+        <v>307</v>
       </c>
       <c r="I77" s="3">
-        <v>82420237642</v>
+        <v>95970198997</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
-        <v>75299021800030</v>
+        <v>81290071000029</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I78" s="3"/>
+        <v>311</v>
+      </c>
+      <c r="I78" s="3">
+        <v>75240181224</v>
+      </c>
       <c r="J78" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K78" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M78" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
-        <v>78454753100011</v>
+        <v>83181914900012</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>315</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="I79" s="3"/>
+        <v>32</v>
+      </c>
+      <c r="I79" s="3">
+        <v>52530089253</v>
+      </c>
       <c r="J79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M79" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
-        <v>79811982200012</v>
+        <v>85264191900018</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>119</v>
+        <v>316</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I80" s="3">
-        <v>72240167724</v>
+        <v>93060866806</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
-        <v>79811982200038</v>
+        <v>87827622900019</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="F81" s="2" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
-        <v>32</v>
+        <v>148</v>
       </c>
       <c r="I81" s="3">
-        <v>72240167724</v>
+        <v>94202111320</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K81" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L81" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M81" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
-        <v>87827622900019</v>
+        <v>89249559900011</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="F82" s="2" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="G82" s="2"/>
       <c r="H82" s="2" t="s">
-        <v>148</v>
+        <v>32</v>
       </c>
       <c r="I82" s="3">
-        <v>94202111320</v>
+        <v>84691820269</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K82" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="1">
-        <v>89249559900011</v>
+        <v>90157950800028</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="F83" s="2" t="s">
         <v>325</v>
       </c>
-      <c r="F83" s="2" t="s">
+      <c r="G83" s="2" t="s">
         <v>326</v>
       </c>
-      <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="I83" s="3"/>
       <c r="J83" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K83" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L83" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M83" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="1">
-        <v>90157950800028</v>
+        <v>90472101600023</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>327</v>
       </c>
-      <c r="D84" s="2"/>
+      <c r="D84" s="2" t="s">
+        <v>327</v>
+      </c>
       <c r="E84" s="2" t="s">
         <v>328</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>329</v>
       </c>
-      <c r="G84" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G84" s="2"/>
       <c r="H84" s="2" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="I84" s="3"/>
+        <v>32</v>
+      </c>
+      <c r="I84" s="3">
+        <v>11770750277</v>
+      </c>
       <c r="J84" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M84" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="1">
-        <v>90472101600023</v>
+        <v>91972597800010</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2" t="s">
         <v>331</v>
       </c>
-      <c r="D85" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E85" s="2" t="s">
+      <c r="F85" s="2" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
-        <v>32</v>
+        <v>148</v>
       </c>
       <c r="I85" s="3">
-        <v>11770750277</v>
+        <v>11756631175</v>
       </c>
       <c r="J85" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K85" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M85" s="2" t="s">
-        <v>19</v>
-[...35 lines deleted...]
-      <c r="M86" s="2" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -4754,31 +4705,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/10/2026 09:44:49</dc:description>
+  <dc:description>Export en date du 04/30/2026 07:21:26</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>