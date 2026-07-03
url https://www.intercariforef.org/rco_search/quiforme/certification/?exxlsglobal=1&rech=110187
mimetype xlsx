--- v3 (2026-04-30)
+++ v4 (2026-07-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -364,51 +364,51 @@
   <si>
     <t>GRETA 58</t>
   </si>
   <si>
     <t>LYCEE JEAN ROSTAND 9 BOULEVARD SAINT-EXUPERY 58000 NEVERS</t>
   </si>
   <si>
     <t>31/01/2008</t>
   </si>
   <si>
     <t>2658P000958</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE PIERRE DE COUBERTIN</t>
   </si>
   <si>
     <t>GRETA GRAND LITTORAL</t>
   </si>
   <si>
     <t>320 BOULEVARD DU HUIT MAI 62100 CALAIS</t>
   </si>
   <si>
     <t>3162P000862</t>
   </si>
   <si>
-    <t>LYCEE CFA ALPHONSE HEINRICH - XAVIER NESSEL</t>
+    <t>LYCEE POLYVALENT HEINRICH-NESSEL</t>
   </si>
   <si>
     <t>GRETA NORD ALSACE</t>
   </si>
   <si>
     <t>123 ROUTE DE STRASBOURG 67500 HAGUENAU</t>
   </si>
   <si>
     <t>01/11/2013</t>
   </si>
   <si>
     <t>4267P001167</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT LE CORBUSIER</t>
   </si>
   <si>
     <t>GRETA STRASBOURG EUROPE</t>
   </si>
   <si>
     <t>22 RUE LIXENBUHL 67400 ILLKIRCH-GRAFFENSTADEN</t>
   </si>
   <si>
     <t>02/04/2013</t>
   </si>
@@ -619,396 +619,387 @@
   <si>
     <t>GRETA DU VAL D OISE</t>
   </si>
   <si>
     <t>71 AVENUE DE CEINTURE 95880 ENGHIEN-LES-BAINS</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>CA BASSIN D'ARCACHON SUD (COBAS)</t>
   </si>
   <si>
     <t>BASSIN FORMATION</t>
   </si>
   <si>
     <t>1 BOULEVARD DES MIQUELOTS 33260 LA TESTE-DE-BUCH</t>
   </si>
   <si>
     <t>25/12/2007</t>
   </si>
   <si>
     <t>7233P014133</t>
   </si>
   <si>
+    <t>CADORET ALFRED</t>
+  </si>
+  <si>
+    <t>LE FORUM 33 BOULEVARD DU GENERAL LECLERC 06240 BEAUSOLEIL</t>
+  </si>
+  <si>
+    <t>01/08/2019</t>
+  </si>
+  <si>
+    <t>OGEC ST PAUL-BOURDON BLANC</t>
+  </si>
+  <si>
+    <t>200 RUE LEONARD DE VINCI 45400 SEMOY</t>
+  </si>
+  <si>
+    <t>01/03/2020</t>
+  </si>
+  <si>
+    <t>INSTITUT NATIONAL DE FORMATION ET DE RECHERCHES SUR L'EDUCATION PERMANENTE INFREP</t>
+  </si>
+  <si>
+    <t>12 RUE DES CORDELIERES 75013 PARIS</t>
+  </si>
+  <si>
+    <t>01/09/2019</t>
+  </si>
+  <si>
+    <t>IFODES</t>
+  </si>
+  <si>
+    <t>5 RUE JUSTIN CATAYEE 97300 CAYENNE</t>
+  </si>
+  <si>
+    <t>01/01/1988</t>
+  </si>
+  <si>
+    <t>CAP FORMATION</t>
+  </si>
+  <si>
+    <t>89 AVENUE NOTRE-DAME DE SANTE 84200 CARPENTRAS</t>
+  </si>
+  <si>
+    <t>01/08/2016</t>
+  </si>
+  <si>
+    <t>GROUPE BELMONT</t>
+  </si>
+  <si>
+    <t>MONTFAVET 95 ALLEE CAMILLE CLAUDEL 84000 AVIGNON</t>
+  </si>
+  <si>
+    <t>12/02/2018</t>
+  </si>
+  <si>
+    <t>ECOLE EN COMMUNICATION GRAPHIQUE</t>
+  </si>
+  <si>
+    <t>32 RUE ALPHONSE HELBRONNER 93400 SAINT-OUEN-SUR-SEINE</t>
+  </si>
+  <si>
+    <t>01/06/1994</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE D INTERET COLLECTIF INFORMATION FORMATION ANIMATION DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>MAISON DE L'ENTREPRISE PLACE JULES FERRY 34190 GANGES</t>
+  </si>
+  <si>
+    <t>26/09/1994</t>
+  </si>
+  <si>
+    <t>AGORA CONSEIL EN ENTREPRISE</t>
+  </si>
+  <si>
+    <t>31 BOULEVARD JOHN-FITZGERALD KENNEDY 66100 PERPIGNAN</t>
+  </si>
+  <si>
+    <t>01/09/2000</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>SARL AVENIR FORMATION CONSEIL</t>
+  </si>
+  <si>
+    <t>37 RUE DE LA SOMME 49300 CHOLET</t>
+  </si>
+  <si>
+    <t>14/12/2017</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>EVRYWARE</t>
+  </si>
+  <si>
+    <t>IMMEUBLE PORT ROYAL 38 CRS BLAISE PASCAL 91000 EVRY-COURCOURONNES</t>
+  </si>
+  <si>
+    <t>07/04/1997</t>
+  </si>
+  <si>
     <t>SARL PROJETS</t>
   </si>
   <si>
-    <t>100 PLACE DE L’EGLISE 20220 AREGNO</t>
+    <t>100 PLACE DE L'EGLISE 20220 AREGNO</t>
   </si>
   <si>
     <t>01/01/1999</t>
   </si>
   <si>
     <t>FORMATION INSERTION BESOINS RURAUX ET ENTREPRISES</t>
   </si>
   <si>
     <t>110 IMPASSE COMBE AUX LOUPS 24430 MARSAC-SUR-L'ISLE</t>
   </si>
   <si>
+    <t>UGECAM OCCITANIE</t>
+  </si>
+  <si>
+    <t>435 AVENUE GEORGES FRECHE 34170 CASTELNAU-LE-LEZ</t>
+  </si>
+  <si>
+    <t>15/12/1999</t>
+  </si>
+  <si>
+    <t>EXEGO</t>
+  </si>
+  <si>
+    <t>PORTE A 26 RUE DES MAGASINS GENERAUX 76600 LE HAVRE</t>
+  </si>
+  <si>
+    <t>ASSOCIATION AXE FORMATION INSERTION</t>
+  </si>
+  <si>
+    <t>13 RUE PAUL LELONG 75002 PARIS</t>
+  </si>
+  <si>
+    <t>ENVOL FORMATION</t>
+  </si>
+  <si>
+    <t>6 AVENUE PASTEUR 17400 SAINT-JEAN-D'ANGELY</t>
+  </si>
+  <si>
+    <t>01/07/2012</t>
+  </si>
+  <si>
+    <t>CRIF FORMATION ET CONSEIL</t>
+  </si>
+  <si>
+    <t>14 RUE LUC BRETON 25000 BESANCON</t>
+  </si>
+  <si>
+    <t>01/01/2004</t>
+  </si>
+  <si>
+    <t>FORM HIGH TECH</t>
+  </si>
+  <si>
+    <t>5 RUE PIERRE SIMON DE LAPLACE 57070 METZ</t>
+  </si>
+  <si>
+    <t>25/10/2021</t>
+  </si>
+  <si>
+    <t>GROUPE SOMEFORM</t>
+  </si>
+  <si>
+    <t>ZAC DE LA FRESCOULE BAT 1 AVENUE JEAN MONNET 13127 VITROLLES</t>
+  </si>
+  <si>
+    <t>01/08/2010</t>
+  </si>
+  <si>
+    <t>CHEMIN DES PLANTADES 83130 LA GARDE</t>
+  </si>
+  <si>
+    <t>01/10/2016</t>
+  </si>
+  <si>
+    <t>FORM INITIATION INSERT INFORMAT INTERN</t>
+  </si>
+  <si>
+    <t>1 RUE DE LA VIGIE 34350 VALRAS-PLAGE</t>
+  </si>
+  <si>
+    <t>01/01/2013</t>
+  </si>
+  <si>
+    <t>COMPETENCEPLUS78</t>
+  </si>
+  <si>
+    <t>3 ALLEE DES ECRIVAINS 78190 TRAPPES</t>
+  </si>
+  <si>
+    <t>01/08/2006</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
+    <t>@FORMATION</t>
+  </si>
+  <si>
+    <t>BAT A3 VILLE ACTIVE 83 RUE ANDRE LE NOTRE 30900 NIMES</t>
+  </si>
+  <si>
+    <t>10/01/2022</t>
+  </si>
+  <si>
+    <t>NORMANDIE FORMATION</t>
+  </si>
+  <si>
+    <t>11 T AVENUE DU CHATEAU 27000 EVREUX</t>
+  </si>
+  <si>
+    <t>01/07/2016</t>
+  </si>
+  <si>
+    <t>02/09/2024</t>
+  </si>
+  <si>
+    <t>GAUDIN VERONIQUE</t>
+  </si>
+  <si>
+    <t>ABAZ</t>
+  </si>
+  <si>
+    <t>151 ROUTE DE VERSAILLES 91160 CHAMPLAN</t>
+  </si>
+  <si>
+    <t>PLATINIUM FORMATION</t>
+  </si>
+  <si>
+    <t>24 RUE DOMER 69007 LYON</t>
+  </si>
+  <si>
+    <t>19/05/2015</t>
+  </si>
+  <si>
+    <t>CGP FORMATION</t>
+  </si>
+  <si>
+    <t>14 RUE DE BOIS FOSSE 85300 CHALLANS</t>
+  </si>
+  <si>
+    <t>02/06/2014</t>
+  </si>
+  <si>
+    <t>C2J</t>
+  </si>
+  <si>
+    <t>ALTIM FORMATION</t>
+  </si>
+  <si>
+    <t>POLE D'ACTIVITES DE TECHNELLYS 165 RUE DE LA MONTAGNE DU SALUT 56600 LANESTER</t>
+  </si>
+  <si>
+    <t>01/10/2018</t>
+  </si>
+  <si>
+    <t>SAS CGP RESSOURCES HUMAINES</t>
+  </si>
+  <si>
+    <t>01/06/2014</t>
+  </si>
+  <si>
+    <t>CDG FORMATION</t>
+  </si>
+  <si>
+    <t>9 RUE DES METIERS 42600 SAVIGNEUX</t>
+  </si>
+  <si>
+    <t>20/09/2021</t>
+  </si>
+  <si>
+    <t>UNION PROF CADRE TECHNIC SECRE</t>
+  </si>
+  <si>
+    <t>21 RUE DE CROULEBARBE 75013 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
     <t>TALIS DORDOGNE</t>
   </si>
   <si>
     <t>110 AVENUE PAUL DOUMER 24100 BERGERAC</t>
   </si>
   <si>
     <t>24-26 24 COURS FENELON 24000 PERIGUEUX</t>
   </si>
   <si>
     <t>01/09/2018</t>
   </si>
   <si>
-    <t>OGEC ST PAUL-BOURDON BLANC</t>
-[...277 lines deleted...]
-  <si>
     <t>CENTRE D'INSERTION SOCIALE  ET DE FORMATION</t>
   </si>
   <si>
     <t>C.I.S.F.</t>
   </si>
   <si>
     <t>DUBEDOU 97118 SAINT-FRANCOIS</t>
   </si>
   <si>
     <t>01/08/2015</t>
   </si>
   <si>
     <t>88.99B</t>
   </si>
   <si>
     <t>WEB ASSOCIATION BERGERAC</t>
   </si>
   <si>
     <t>35 RUE FONBALQUINE 24100 BERGERAC</t>
   </si>
   <si>
     <t>18/07/2016</t>
   </si>
   <si>
     <t>82.99Z</t>
   </si>
   <si>
     <t>POINT FORMATION</t>
   </si>
   <si>
     <t>ZONE DE LA BEUCHERIE IMM SEQUOIA LA BEUCHERIE 53000 LAVAL</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/08/2019</t>
   </si>
   <si>
     <t>REMEDIATION. EVALUATION.UNION.STIMULATION.SERIEUX.IMPLICATION.REUSSIR</t>
   </si>
   <si>
     <t>RES SAINT MICHEL RUE DES IBIS 20600 BASTIA</t>
   </si>
   <si>
     <t>01/10/2019</t>
   </si>
   <si>
     <t>BUSINESS FORMATION CONSEIL LYON</t>
   </si>
   <si>
     <t>LOTISSEMENT LACASSAGNE 77 RUE MAURICE FLANDIN 69003 LYON</t>
   </si>
   <si>
     <t>04/01/2021</t>
   </si>
   <si>
     <t>AZUR FCE</t>
   </si>
   <si>
     <t>L'HYDRA BLOC A 139 AVENUE DE LA LANTERNE 06200 NICE</t>
   </si>
@@ -1395,51 +1386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M85"/>
+  <dimension ref="A1:M84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="15" customWidth="true" style="2"/>
     <col min="7" max="7" width="15" customWidth="true" style="2"/>
     <col min="8" max="8" width="11" customWidth="true" style="2"/>
     <col min="9" max="9" width="12" customWidth="true" style="3"/>
     <col min="10" max="10" width="17" customWidth="true" style="2"/>
     <col min="11" max="11" width="17" customWidth="true" style="2"/>
     <col min="12" max="12" width="17" customWidth="true" style="2"/>
     <col min="13" max="13" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3056,1306 +3047,1308 @@
       <c r="F42" s="2" t="s">
         <v>199</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>200</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>42150847400010</v>
+        <v>85264191900018</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I43" s="3">
-        <v>94202010420</v>
+        <v>93060866806</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>42252166600046</v>
+        <v>31230931300053</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>103</v>
+        <v>206</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>148</v>
       </c>
       <c r="I44" s="3">
-        <v>72240095624</v>
+        <v>24450025545</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>79811982200012</v>
+        <v>32441928201324</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>119</v>
+        <v>209</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I45" s="3">
-        <v>72240167724</v>
+        <v>11753781075</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>79811982200038</v>
+        <v>33051742600020</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I46" s="3">
-        <v>72240167724</v>
+        <v>96973000597</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>31230931300053</v>
+        <v>33237704300051</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
-        <v>148</v>
+        <v>32</v>
       </c>
       <c r="I47" s="3">
-        <v>24450025545</v>
+        <v>93840072284</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>32441928201324</v>
+        <v>37835655400030</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I48" s="3">
-        <v>11753781075</v>
+        <v>93840077184</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>33051742600020</v>
+        <v>38052817400036</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="G49" s="2"/>
+        <v>221</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>222</v>
+      </c>
       <c r="H49" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I49" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I49" s="3"/>
       <c r="J49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M49" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>33237704300051</v>
+        <v>38078886900028</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I50" s="3">
-        <v>93840072284</v>
+        <v>91340286734</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>37835655400030</v>
+        <v>39014603300027</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
-        <v>32</v>
+        <v>229</v>
       </c>
       <c r="I51" s="3">
-        <v>93840077184</v>
+        <v>91660045866</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>38052817400036</v>
+        <v>40538900800047</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I52" s="3"/>
       <c r="J52" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>38078886900028</v>
+        <v>41166957500010</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I53" s="3">
-        <v>91340286734</v>
+        <v>11910384491</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K53" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M53" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>39014603300027</v>
+        <v>42150847400010</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
-        <v>235</v>
+        <v>32</v>
       </c>
       <c r="I54" s="3">
-        <v>91660045866</v>
+        <v>94202010420</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K54" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>40538900800047</v>
+        <v>42252166600046</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>238</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I55" s="3"/>
+        <v>148</v>
+      </c>
+      <c r="I55" s="3">
+        <v>72240095624</v>
+      </c>
       <c r="J55" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
-        <v>41166957500010</v>
+        <v>42459649200050</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I56" s="3">
-        <v>11910384491</v>
+        <v>91340075134</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M56" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
-        <v>42459649200050</v>
+        <v>43201196300050</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>245</v>
+        <v>17</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I57" s="3">
-        <v>91340075134</v>
+        <v>23760336876</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K57" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L57" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
-        <v>43201196300050</v>
+        <v>44232495000025</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I58" s="3">
-        <v>23760336876</v>
+        <v>11753676575</v>
       </c>
       <c r="J58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
-        <v>44232495000025</v>
+        <v>45085493000036</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>27</v>
+        <v>251</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I59" s="3">
-        <v>11753676575</v>
+        <v>54170106617</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
-        <v>45085493000036</v>
+        <v>45143381700025</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I60" s="3">
-        <v>54170106617</v>
+        <v>43250195025</v>
       </c>
       <c r="J60" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
-        <v>45143381700025</v>
+        <v>45169029100021</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D61" s="2"/>
       <c r="E61" s="2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I61" s="3">
-        <v>43250195025</v>
+        <v>41570226157</v>
       </c>
       <c r="J61" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
-        <v>45169029100021</v>
+        <v>47883804800054</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I62" s="3">
-        <v>41570226157</v>
+        <v>93131160113</v>
       </c>
       <c r="J62" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
-        <v>47883804800054</v>
+        <v>47883804800062</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I63" s="3">
         <v>93131160113</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>47883804800062</v>
+        <v>47965468300024</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I64" s="3">
-        <v>93131160113</v>
+        <v>91340564934</v>
       </c>
       <c r="J64" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
-        <v>47965468300024</v>
+        <v>49166182300014</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
-        <v>32</v>
+        <v>269</v>
       </c>
       <c r="I65" s="3">
-        <v>91340564934</v>
+        <v>11788374278</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
-        <v>49166182300014</v>
+        <v>49397289700026</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
-        <v>270</v>
+        <v>32</v>
       </c>
       <c r="I66" s="3">
-        <v>11788374278</v>
+        <v>91300271330</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
-        <v>49397289700026</v>
+        <v>50471568100038</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="G67" s="2"/>
+        <v>275</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>276</v>
+      </c>
       <c r="H67" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I67" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I67" s="3"/>
       <c r="J67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M67" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
-        <v>50471568100038</v>
+        <v>50788926900019</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="D68" s="2"/>
+        <v>277</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>278</v>
+      </c>
       <c r="E68" s="2" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>276</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I68" s="3"/>
+      <c r="I68" s="3">
+        <v>11910654891</v>
+      </c>
       <c r="J68" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M68" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
-        <v>50788926900019</v>
+        <v>51141946700028</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>278</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>66</v>
+        <v>282</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I69" s="3">
-        <v>11910654891</v>
+        <v>82691049769</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
-        <v>51141946700028</v>
+        <v>51952241100049</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="D70" s="2"/>
+        <v>283</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>283</v>
+      </c>
       <c r="E70" s="2" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I70" s="3">
-        <v>82691049769</v>
+        <v>52440585444</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M70" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
-        <v>51952241100049</v>
+        <v>53272588400037</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I71" s="3">
-        <v>52440585444</v>
+        <v>53560860256</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M71" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
-        <v>53272588400037</v>
+        <v>53292384400031</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I72" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I72" s="3"/>
       <c r="J72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M72" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
-        <v>53292384400031</v>
+        <v>53314727800030</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I73" s="3"/>
+      <c r="I73" s="3">
+        <v>82420237642</v>
+      </c>
       <c r="J73" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M73" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
-        <v>53314727800030</v>
+        <v>78454753100011</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="G74" s="2"/>
+        <v>297</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>298</v>
+      </c>
       <c r="H74" s="2" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="I74" s="3"/>
       <c r="J74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M74" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
-        <v>75299021800030</v>
+        <v>79811982200012</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>298</v>
+        <v>119</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I75" s="3"/>
+      <c r="I75" s="3">
+        <v>72240167724</v>
+      </c>
       <c r="J75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K75" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
-        <v>78454753100011</v>
+        <v>79811982200038</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>299</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="G76" s="2" t="s">
         <v>302</v>
       </c>
+      <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="I76" s="3"/>
+        <v>32</v>
+      </c>
+      <c r="I76" s="3">
+        <v>72240167724</v>
+      </c>
       <c r="J76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M76" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
         <v>81281110700018</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>303</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>304</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>306</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
         <v>307</v>
       </c>
@@ -4429,269 +4422,232 @@
       <c r="F79" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I79" s="3">
         <v>52530089253</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
-        <v>85264191900018</v>
+        <v>87827622900019</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>314</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>316</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
-        <v>32</v>
+        <v>148</v>
       </c>
       <c r="I80" s="3">
-        <v>93060866806</v>
+        <v>94202111320</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L80" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
-        <v>87827622900019</v>
+        <v>89249559900011</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
         <v>318</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>319</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
-        <v>148</v>
+        <v>32</v>
       </c>
       <c r="I81" s="3">
-        <v>94202111320</v>
+        <v>84691820269</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K81" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M81" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
-        <v>89249559900011</v>
+        <v>90157950800028</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>320</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>322</v>
       </c>
-      <c r="G82" s="2"/>
+      <c r="G82" s="2" t="s">
+        <v>323</v>
+      </c>
       <c r="H82" s="2" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="I82" s="3"/>
       <c r="J82" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K82" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L82" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M82" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="1">
-        <v>90157950800028</v>
+        <v>90472101600023</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="D83" s="2"/>
+        <v>324</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>324</v>
+      </c>
       <c r="E83" s="2" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="G83" s="2" t="s">
         <v>326</v>
       </c>
+      <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="I83" s="3"/>
+        <v>32</v>
+      </c>
+      <c r="I83" s="3">
+        <v>11770750277</v>
+      </c>
       <c r="J83" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M83" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="1">
-        <v>90472101600023</v>
+        <v>91972597800010</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>327</v>
       </c>
-      <c r="D84" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D84" s="2"/>
       <c r="E84" s="2" t="s">
         <v>328</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>329</v>
       </c>
       <c r="G84" s="2"/>
       <c r="H84" s="2" t="s">
-        <v>32</v>
+        <v>148</v>
       </c>
       <c r="I84" s="3">
-        <v>11770750277</v>
+        <v>11756631175</v>
       </c>
       <c r="J84" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K84" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M84" s="2" t="s">
-        <v>19</v>
-[...35 lines deleted...]
-      <c r="M85" s="2" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -4705,31 +4661,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/30/2026 07:21:26</dc:description>
+  <dc:description>Export en date du 07/03/2026 12:03:42</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>