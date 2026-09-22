--- v4 (2026-07-31)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -646,153 +646,156 @@
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE DE MARNE LA VALLEE</t>
   </si>
   <si>
     <t>CITE DESCARTES 5 BD DESCARTES 77420 CHAMPS-SUR-MARNE</t>
   </si>
   <si>
     <t>01/01/1998</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>DIFCAM</t>
+  </si>
+  <si>
+    <t>48 RUE LA BOETIE 75008 PARIS</t>
+  </si>
+  <si>
+    <t>15/06/1983</t>
+  </si>
+  <si>
+    <t>CFA DESCARTES SUP</t>
+  </si>
+  <si>
+    <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
+  </si>
+  <si>
+    <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>ISFFEL - INSTITUT SUPERIEUR DE FORMATION</t>
+  </si>
+  <si>
+    <t>PEN AR PRAT 29250 SAINT-POL-DE-LEON</t>
+  </si>
+  <si>
+    <t>16/12/1996</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>ADESA</t>
+  </si>
+  <si>
+    <t>5 RUE SAINT-GERMAIN L'AUXERROIS 75001 PARIS</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>FORMAPOSTE SUD EST</t>
+  </si>
+  <si>
+    <t>TECHNOP CHT GOMBERT BARONNIES BT E RUE PAUL LANGEVIN 13013 MARSEILLE</t>
+  </si>
+  <si>
+    <t>07/09/2010</t>
+  </si>
+  <si>
+    <t>ASSOCIATION CENTRE DE FORMATION D APPRENTIS DE L INDUSTRIE LYON</t>
+  </si>
+  <si>
+    <t>60 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/01/1997</t>
+  </si>
+  <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
+    <t>FORMASUP ODYSSEE</t>
+  </si>
+  <si>
+    <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/06/2001</t>
+  </si>
+  <si>
+    <t>INSTITUT DE FORMATION REGIONAL DES INDUSTRIES ALIMENTAIRES DE NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>CS80013 37 AVENUE DU DOCTEUR ALBERT SCHWEITZER 33600 PESSAC</t>
+  </si>
+  <si>
+    <t>01/12/2011</t>
+  </si>
+  <si>
     <t>FORMASUP AUVERGNE</t>
   </si>
   <si>
     <t>2 ALLEE ALAN TURING 63170 AUBIERE</t>
   </si>
   <si>
     <t>12/10/2021</t>
-  </si>
-[...94 lines deleted...]
-    <t>01/12/2011</t>
   </si>
   <si>
     <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
   </si>
   <si>
     <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
   </si>
   <si>
     <t>02/10/2017</t>
   </si>
   <si>
     <t>5 RUE DE MULHOUSE 21000 DIJON</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>2 B BOULEVARD LEON BUREAU 44200 NANTES</t>
   </si>
   <si>
     <t>10/11/2017</t>
   </si>
@@ -3460,762 +3463,762 @@
       <c r="F60" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>209</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
-        <v>49171064600036</v>
+        <v>33532404200019</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D61" s="2"/>
       <c r="E61" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>212</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I61" s="3">
-        <v>84630513763</v>
+        <v>11753925575</v>
       </c>
       <c r="J61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
         <v>39089496200054</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>213</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="G62" s="2"/>
+      <c r="G62" s="2" t="s">
+        <v>216</v>
+      </c>
       <c r="H62" s="2" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="I62" s="3"/>
       <c r="J62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M62" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
-        <v>33532404200019</v>
+        <v>39282033800029</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="I63" s="3">
-        <v>11753925575</v>
+        <v>53290419429</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>39282033800029</v>
+        <v>39333773800065</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
-        <v>223</v>
+        <v>159</v>
       </c>
       <c r="I64" s="3">
-        <v>53290419429</v>
+        <v>11754251975</v>
       </c>
       <c r="J64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
-        <v>39333773800065</v>
+        <v>39391439500057</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
-        <v>159</v>
+        <v>221</v>
       </c>
       <c r="I65" s="3">
-        <v>11754251975</v>
+        <v>93130972313</v>
       </c>
       <c r="J65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
-        <v>39391439500057</v>
+        <v>40863294100030</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
-        <v>223</v>
+        <v>159</v>
       </c>
       <c r="I66" s="3">
-        <v>93130972313</v>
+        <v>93131810013</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
-        <v>40863294100030</v>
+        <v>41158228100019</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
-        <v>159</v>
+        <v>217</v>
       </c>
       <c r="I67" s="3">
-        <v>93131810013</v>
+        <v>84691829769</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M67" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
-        <v>41158228100019</v>
+        <v>42813525500050</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
-        <v>216</v>
+        <v>22</v>
       </c>
       <c r="I68" s="3">
-        <v>84691829769</v>
+        <v>32590996759</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M68" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
-        <v>42813525500050</v>
+        <v>43903961100025</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="I69" s="3">
-        <v>32590996759</v>
+        <v>84691657569</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
-        <v>43903961100025</v>
+        <v>45019707400039</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="I70" s="3">
-        <v>84691657569</v>
+        <v>72330648833</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
-        <v>45019707400039</v>
+        <v>49171064600036</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
-        <v>216</v>
+        <v>22</v>
       </c>
       <c r="I71" s="3">
-        <v>72330648833</v>
+        <v>84630513763</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
         <v>50876465100024</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
         <v>159</v>
       </c>
       <c r="I72" s="3">
         <v>27210417621</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
         <v>50876465100032</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I73" s="3">
         <v>27210417621</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
         <v>83401260100011</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="I74" s="3"/>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
         <v>83401260100029</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="F75" s="2" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="I75" s="3">
         <v>52440917744</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
         <v>93810656400017</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I76" s="3">
         <v>27250387225</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
         <v>93823061200013</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I77" s="3">
         <v>27210481021</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
         <v>93827139200012</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I78" s="3">
         <v>76311365631</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I79" s="3">
         <v>84420455442</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
         <v>94129831700012</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I80" s="3">
         <v>53291016929</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M80" s="2" t="s">
@@ -4254,31 +4257,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/31/2026 11:22:00</dc:description>
+  <dc:description>Export en date du 09/22/2026 15:35:05</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>