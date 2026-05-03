--- v2 (2026-03-14)
+++ v3 (2026-05-03)
@@ -232,75 +232,75 @@
   <si>
     <t>UNIVERSITE D'EVRY VAL D'ESSONNE</t>
   </si>
   <si>
     <t>23 BD FRANCOIS MITTERRAND 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>29/08/1991</t>
   </si>
   <si>
     <t>1191P002791</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
+    <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
+  </si>
+  <si>
+    <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
+  </si>
+  <si>
+    <t>02/10/2017</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>5 RUE DE MULHOUSE 21000 DIJON</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
     <t>ASS FORMATION INDUST CHIMI PARACHIMIQ...</t>
   </si>
   <si>
     <t>COURS VALMY 92800 PUTEAUX</t>
   </si>
   <si>
     <t>27/05/2021</t>
-  </si>
-[...16 lines deleted...]
-    <t>18/07/2024</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1280,155 +1280,155 @@
       <c r="F16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>40267040000074</v>
+        <v>50876465100024</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I17" s="3"/>
+        <v>75</v>
+      </c>
+      <c r="I17" s="3">
+        <v>27210417621</v>
+      </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>50876465100024</v>
+        <v>50876465100032</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="I18" s="3">
         <v>27210417621</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>50876465100032</v>
+        <v>40267040000074</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I19" s="3"/>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>83401260100029</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>54</v>
       </c>
       <c r="I20" s="3">
         <v>52440917744</v>
@@ -1515,31 +1515,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/14/2026 04:46:38</dc:description>
+  <dc:description>Export en date du 05/03/2026 10:27:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>