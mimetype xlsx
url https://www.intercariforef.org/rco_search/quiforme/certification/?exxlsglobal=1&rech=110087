--- v3 (2026-05-03)
+++ v4 (2026-09-13)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE LORRAINE</t>
   </si>
   <si>
     <t>34 COURS LEOPOLD 54000 NANCY</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -232,75 +232,75 @@
   <si>
     <t>UNIVERSITE D'EVRY VAL D'ESSONNE</t>
   </si>
   <si>
     <t>23 BD FRANCOIS MITTERRAND 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>29/08/1991</t>
   </si>
   <si>
     <t>1191P002791</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
+    <t>ASS FORMATION INDUST CHIMI PARACHIMIQ...</t>
+  </si>
+  <si>
+    <t>COURS VALMY 92800 PUTEAUX</t>
+  </si>
+  <si>
+    <t>27/05/2021</t>
+  </si>
+  <si>
     <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
   </si>
   <si>
     <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
   </si>
   <si>
     <t>02/10/2017</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>5 RUE DE MULHOUSE 21000 DIJON</t>
   </si>
   <si>
     <t>18/07/2024</t>
-  </si>
-[...7 lines deleted...]
-    <t>27/05/2021</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1280,155 +1280,155 @@
       <c r="F16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>50876465100024</v>
+        <v>40267040000074</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I17" s="3"/>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>50876465100032</v>
+        <v>50876465100024</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="I18" s="3">
         <v>27210417621</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>40267040000074</v>
+        <v>50876465100032</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I19" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="I19" s="3">
+        <v>27210417621</v>
+      </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>83401260100029</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>54</v>
       </c>
       <c r="I20" s="3">
         <v>52440917744</v>
@@ -1515,31 +1515,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/03/2026 10:27:40</dc:description>
+  <dc:description>Export en date du 09/13/2026 06:39:52</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>