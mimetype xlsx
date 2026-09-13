--- v4 (2026-09-13)
+++ v5 (2026-09-13)
@@ -1515,31 +1515,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 09/13/2026 06:39:52</dc:description>
+  <dc:description>Export en date du 09/13/2026 07:22:22</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>