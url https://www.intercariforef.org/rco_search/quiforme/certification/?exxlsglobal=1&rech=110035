--- v2 (2026-02-27)
+++ v3 (2026-05-01)
@@ -280,120 +280,120 @@
   <si>
     <t>4268P000368</t>
   </si>
   <si>
     <t>UNIVERSITE LYON 3 JEAN MOULIN</t>
   </si>
   <si>
     <t>1 AVENUE DES FRERES LUMIERE 69008 LYON</t>
   </si>
   <si>
     <t>24/10/2017</t>
   </si>
   <si>
     <t>8269P000669</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
   </si>
   <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
+    <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
+  </si>
+  <si>
+    <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
+  </si>
+  <si>
+    <t>02/10/2017</t>
+  </si>
+  <si>
+    <t>5 RUE DE MULHOUSE 21000 DIJON</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
     <t>CENTRE REGIONAL DE FORMATION MULTIPROFESSIONNEL</t>
   </si>
   <si>
     <t>2 RUE LACAZE 75014 PARIS</t>
   </si>
   <si>
     <t>20/12/1995</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>ASS PROMO GESTION CTRE ENS SUP A EVRY</t>
+  </si>
+  <si>
+    <t>48 CRS BLAISE PASCAL 91000 EVRY-COURCOURONNES</t>
+  </si>
+  <si>
+    <t>04/01/2001</t>
+  </si>
+  <si>
+    <t>FORMA SUP ARL</t>
+  </si>
+  <si>
+    <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/06/2001</t>
+  </si>
+  <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
   <si>
     <t>19/03/2025</t>
-  </si>
-[...49 lines deleted...]
-    <t>18/07/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE MONTPELLIER PAUL-VALERY</t>
   </si>
   <si>
     <t>UNIVERSITE MARIE ET LOUIS PASTEUR</t>
   </si>
   <si>
     <t>MAISON DE L'UNIVERSITE</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
@@ -1638,360 +1638,360 @@
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>34182077700033</v>
+        <v>42813525500050</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="I24" s="3">
-        <v>11751172675</v>
+        <v>32590996759</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>83401260100029</v>
+        <v>50876465100024</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="I25" s="3">
-        <v>52440917744</v>
+        <v>27210417621</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>39391439500057</v>
+        <v>50876465100032</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="I26" s="3">
-        <v>93130972313</v>
+        <v>27210417621</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>40292484900027</v>
+        <v>34182077700033</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="I27" s="3">
-        <v>11910726491</v>
+        <v>11751172675</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>42813525500050</v>
+        <v>39391439500057</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="I28" s="3">
-        <v>32590996759</v>
+        <v>93130972313</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>43903961100025</v>
+        <v>40292484900027</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="I29" s="3">
-        <v>84691657569</v>
+        <v>11910726491</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>50876465100024</v>
+        <v>43903961100025</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="I30" s="3">
-        <v>27210417621</v>
+        <v>84691657569</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>50876465100032</v>
+        <v>83401260100029</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="I31" s="3">
-        <v>27210417621</v>
+        <v>52440917744</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>93249089900014</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="3">
         <v>76341356134</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>93810656400017</v>
       </c>
@@ -2136,31 +2136,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/27/2026 23:12:12</dc:description>
+  <dc:description>Export en date du 05/01/2026 15:00:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>