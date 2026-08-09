--- v3 (2026-05-01)
+++ v4 (2026-08-09)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -280,111 +280,111 @@
   <si>
     <t>4268P000368</t>
   </si>
   <si>
     <t>UNIVERSITE LYON 3 JEAN MOULIN</t>
   </si>
   <si>
     <t>1 AVENUE DES FRERES LUMIERE 69008 LYON</t>
   </si>
   <si>
     <t>24/10/2017</t>
   </si>
   <si>
     <t>8269P000669</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
   </si>
   <si>
+    <t>FORMASUP ODYSSEE</t>
+  </si>
+  <si>
+    <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/06/2001</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>CENTRE REGIONAL DE FORMATION MULTIPROFESSIONNEL</t>
+  </si>
+  <si>
+    <t>2 RUE LACAZE 75014 PARIS</t>
+  </si>
+  <si>
+    <t>20/12/1995</t>
+  </si>
+  <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>ASS PROMO GESTION CTRE ENS SUP A EVRY</t>
+  </si>
+  <si>
+    <t>48 CRS BLAISE PASCAL 91000 EVRY-COURCOURONNES</t>
+  </si>
+  <si>
+    <t>04/01/2001</t>
+  </si>
+  <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
   </si>
   <si>
     <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
   </si>
   <si>
     <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
   </si>
   <si>
     <t>02/10/2017</t>
   </si>
   <si>
     <t>5 RUE DE MULHOUSE 21000 DIJON</t>
   </si>
   <si>
     <t>18/07/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>01/06/2001</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>UNIVERSITE DE MONTPELLIER PAUL-VALERY</t>
   </si>
   <si>
     <t>UNIVERSITE MARIE ET LOUIS PASTEUR</t>
   </si>
   <si>
     <t>MAISON DE L'UNIVERSITE</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
@@ -1638,360 +1638,360 @@
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>42813525500050</v>
+        <v>43903961100025</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="I24" s="3">
-        <v>32590996759</v>
+        <v>84691657569</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>50876465100024</v>
+        <v>34182077700033</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="I25" s="3">
-        <v>27210417621</v>
+        <v>11751172675</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>50876465100032</v>
+        <v>39391439500057</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="I26" s="3">
-        <v>27210417621</v>
+        <v>93130972313</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>34182077700033</v>
+        <v>40292484900027</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="I27" s="3">
-        <v>11751172675</v>
+        <v>11910726491</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>39391439500057</v>
+        <v>42813525500050</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="I28" s="3">
-        <v>93130972313</v>
+        <v>32590996759</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>40292484900027</v>
+        <v>50876465100024</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="I29" s="3">
-        <v>11910726491</v>
+        <v>27210417621</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>43903961100025</v>
+        <v>50876465100032</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="I30" s="3">
-        <v>84691657569</v>
+        <v>27210417621</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>83401260100029</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="I31" s="3">
         <v>52440917744</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>93249089900014</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="3">
         <v>76341356134</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>93810656400017</v>
       </c>
@@ -2136,31 +2136,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/01/2026 15:00:17</dc:description>
+  <dc:description>Export en date du 08/09/2026 05:42:38</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>