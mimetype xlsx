--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -1093,31 +1093,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 11:40:56</dc:description>
+  <dc:description>Export en date du 04/01/2026 23:27:44</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>