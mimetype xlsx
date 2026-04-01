--- v2 (2026-04-01)
+++ v3 (2026-04-01)
@@ -1093,31 +1093,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 23:27:44</dc:description>
+  <dc:description>Export en date du 04/02/2026 00:55:45</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>