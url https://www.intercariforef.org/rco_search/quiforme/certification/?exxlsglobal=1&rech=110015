--- v3 (2026-04-01)
+++ v4 (2026-05-25)
@@ -1093,31 +1093,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 00:55:45</dc:description>
+  <dc:description>Export en date du 05/26/2026 00:47:18</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>