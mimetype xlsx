--- v4 (2026-05-25)
+++ v5 (2026-07-26)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>NANTES UNIVERSITE</t>
   </si>
   <si>
     <t>1 QUAI DE TOURVILLE 44300 NANTES</t>
   </si>
   <si>
     <t>04/10/2021</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -151,69 +151,69 @@
   <si>
     <t>3162P003062</t>
   </si>
   <si>
     <t>UNIVERSITE LYON 3 JEAN MOULIN</t>
   </si>
   <si>
     <t>1 AVENUE DES FRERES LUMIERE 69008 LYON</t>
   </si>
   <si>
     <t>24/10/2017</t>
   </si>
   <si>
     <t>8269P000669</t>
   </si>
   <si>
     <t>UNIVERSITE SAVOIE MONT BLANC</t>
   </si>
   <si>
     <t>27 RUE MARCOZ 73000 CHAMBERY</t>
   </si>
   <si>
     <t>8273P000273</t>
   </si>
   <si>
+    <t>AGEFASUP</t>
+  </si>
+  <si>
+    <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>ISFFEL - INSTITUT SUPERIEUR DE FORMATION</t>
   </si>
   <si>
     <t>PEN AR PRAT 29250 SAINT-POL-DE-LEON</t>
   </si>
   <si>
     <t>16/12/1996</t>
-  </si>
-[...10 lines deleted...]
-    <t>19/03/2025</t>
   </si>
   <si>
     <t>UNIVERSITE MARIE ET LOUIS PASTEUR</t>
   </si>
   <si>
     <t>MAISON DE L'UNIVERSITE</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -891,120 +891,120 @@
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>39282033800029</v>
+        <v>83401260100029</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I9" s="3">
-        <v>53290419429</v>
+        <v>52440917744</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>83401260100029</v>
+        <v>39282033800029</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I10" s="3">
-        <v>52440917744</v>
+        <v>53290419429</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>93810656400017</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>22</v>
       </c>
@@ -1093,31 +1093,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/26/2026 00:47:18</dc:description>
+  <dc:description>Export en date du 07/27/2026 01:44:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>