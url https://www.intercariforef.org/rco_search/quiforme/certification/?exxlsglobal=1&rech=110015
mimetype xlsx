--- v5 (2026-07-26)
+++ v6 (2026-09-13)
@@ -151,69 +151,69 @@
   <si>
     <t>3162P003062</t>
   </si>
   <si>
     <t>UNIVERSITE LYON 3 JEAN MOULIN</t>
   </si>
   <si>
     <t>1 AVENUE DES FRERES LUMIERE 69008 LYON</t>
   </si>
   <si>
     <t>24/10/2017</t>
   </si>
   <si>
     <t>8269P000669</t>
   </si>
   <si>
     <t>UNIVERSITE SAVOIE MONT BLANC</t>
   </si>
   <si>
     <t>27 RUE MARCOZ 73000 CHAMBERY</t>
   </si>
   <si>
     <t>8273P000273</t>
   </si>
   <si>
+    <t>ISFFEL - INSTITUT SUPERIEUR DE FORMATION</t>
+  </si>
+  <si>
+    <t>PEN AR PRAT 29250 SAINT-POL-DE-LEON</t>
+  </si>
+  <si>
+    <t>16/12/1996</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
   <si>
     <t>19/03/2025</t>
-  </si>
-[...10 lines deleted...]
-    <t>16/12/1996</t>
   </si>
   <si>
     <t>UNIVERSITE MARIE ET LOUIS PASTEUR</t>
   </si>
   <si>
     <t>MAISON DE L'UNIVERSITE</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -891,120 +891,120 @@
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>83401260100029</v>
+        <v>39282033800029</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I9" s="3">
-        <v>52440917744</v>
+        <v>53290419429</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>39282033800029</v>
+        <v>83401260100029</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I10" s="3">
-        <v>53290419429</v>
+        <v>52440917744</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>93810656400017</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>22</v>
       </c>
@@ -1093,31 +1093,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/27/2026 01:44:17</dc:description>
+  <dc:description>Export en date du 09/13/2026 06:45:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>