--- v0 (2025-12-16)
+++ v1 (2026-04-30)
@@ -133,93 +133,93 @@
   <si>
     <t>20/02/1998</t>
   </si>
   <si>
     <t>UNIVERSITE CLAUDE BERNARD LYON 1</t>
   </si>
   <si>
     <t>43 BOULEVARD DU 11 NOVEMBRE 1918 69100 VILLEURBANNE</t>
   </si>
   <si>
     <t>8269P000169</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
+    <t>AGEFASUP</t>
+  </si>
+  <si>
+    <t>2 B BOULEVARD LEON BUREAU 44200 NANTES</t>
+  </si>
+  <si>
+    <t>10/11/2017</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>CFAI 21 71</t>
+  </si>
+  <si>
+    <t>6 ALLEE ANDRE BOURLAND 21000 DIJON</t>
+  </si>
+  <si>
+    <t>01/01/2008</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
     <t>ASSOCIATION CENTRE DE FORMATION D APPRENTIS DE L INDUSTRIE LYON</t>
   </si>
   <si>
     <t>60 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/01/1997</t>
   </si>
   <si>
-    <t>85.59B</t>
-[...13 lines deleted...]
-  <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
-  </si>
-[...10 lines deleted...]
-    <t>19/03/2025</t>
   </si>
   <si>
     <t>ASSOCIATION POUR LA FORMATION AUX METIERS DES ENERGIES AUVERGNE RHONE-ALPES</t>
   </si>
   <si>
     <t>196 AVENUE THIERS 69006 LYON</t>
   </si>
   <si>
     <t>18/01/2018</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>ASSOCIATION DE FORMATION PROFESSIONNELLE DE L'INDUSTRIE 21-71-AFPI 2171</t>
   </si>
   <si>
     <t>10 ALLEE ANDRE BOURLAND 21000 DIJON</t>
   </si>
   <si>
     <t>22/07/2019</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
@@ -876,196 +876,194 @@
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>41158228100019</v>
+        <v>83401260100011</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G8" s="2"/>
+      <c r="G8" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="H8" s="2" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I8" s="3"/>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>31418698200042</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I9" s="3">
         <v>27710289571</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>42813525500050</v>
+        <v>41158228100019</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="I10" s="3">
-        <v>32590996759</v>
+        <v>84691829769</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>83401260100011</v>
+        <v>42813525500050</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G11" s="2" t="s">
         <v>53</v>
       </c>
+      <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="I11" s="3">
-        <v>52440917744</v>
+        <v>32590996759</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>83467788200013</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I12" s="3">
         <v>84691590869</v>
@@ -1189,31 +1187,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 12/16/2025 02:13:37</dc:description>
+  <dc:description>Export en date du 04/30/2026 17:03:47</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>