--- v1 (2026-04-30)
+++ v2 (2026-06-15)
@@ -133,93 +133,93 @@
   <si>
     <t>20/02/1998</t>
   </si>
   <si>
     <t>UNIVERSITE CLAUDE BERNARD LYON 1</t>
   </si>
   <si>
     <t>43 BOULEVARD DU 11 NOVEMBRE 1918 69100 VILLEURBANNE</t>
   </si>
   <si>
     <t>8269P000169</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
+    <t>CFAI 21 71</t>
+  </si>
+  <si>
+    <t>6 ALLEE ANDRE BOURLAND 21000 DIJON</t>
+  </si>
+  <si>
+    <t>01/01/2008</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>ASSOCIATION CENTRE DE FORMATION D APPRENTIS DE L INDUSTRIE LYON</t>
+  </si>
+  <si>
+    <t>60 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/01/1997</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>2 B BOULEVARD LEON BUREAU 44200 NANTES</t>
   </si>
   <si>
     <t>10/11/2017</t>
   </si>
   <si>
     <t>19/03/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>01/10/2006</t>
   </si>
   <si>
     <t>ASSOCIATION POUR LA FORMATION AUX METIERS DES ENERGIES AUVERGNE RHONE-ALPES</t>
   </si>
   <si>
     <t>196 AVENUE THIERS 69006 LYON</t>
   </si>
   <si>
     <t>18/01/2018</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>ASSOCIATION DE FORMATION PROFESSIONNELLE DE L'INDUSTRIE 21-71-AFPI 2171</t>
   </si>
   <si>
     <t>10 ALLEE ANDRE BOURLAND 21000 DIJON</t>
   </si>
   <si>
     <t>22/07/2019</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
@@ -876,194 +876,194 @@
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>83401260100011</v>
+        <v>31418698200042</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G8" s="2" t="s">
+      <c r="G8" s="2"/>
+      <c r="H8" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="H8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="3"/>
+      <c r="I8" s="3">
+        <v>27710289571</v>
+      </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>31418698200042</v>
+        <v>41158228100019</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I9" s="3">
-        <v>27710289571</v>
+        <v>84691829769</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>41158228100019</v>
+        <v>42813525500050</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="I10" s="3">
-        <v>84691829769</v>
+        <v>32590996759</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>42813525500050</v>
+        <v>83401260100011</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I11" s="3"/>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>83467788200013</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I12" s="3">
         <v>84691590869</v>
@@ -1187,31 +1187,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/30/2026 17:03:47</dc:description>
+  <dc:description>Export en date du 06/15/2026 13:11:42</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>