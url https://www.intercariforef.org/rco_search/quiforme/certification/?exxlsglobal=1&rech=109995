--- v2 (2026-06-15)
+++ v3 (2026-08-27)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE POLYTECHNIQUE HAUTS-DE-FRANCE</t>
   </si>
   <si>
     <t>UNIV VALENCIEN MONT HOUY 59300 AULNOY-LEZ-VALENCIENNES</t>
   </si>
   <si>
     <t>11/09/2019</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -1043,64 +1043,62 @@
       <c r="M11" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>83467788200013</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="I12" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" s="3"/>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>85265818600014</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I13" s="3">
         <v>27210403521</v>
@@ -1187,31 +1185,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/15/2026 13:11:42</dc:description>
+  <dc:description>Export en date du 08/27/2026 13:55:09</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>