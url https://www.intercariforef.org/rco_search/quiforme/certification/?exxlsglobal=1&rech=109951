--- v2 (2026-02-27)
+++ v3 (2026-05-04)
@@ -295,87 +295,87 @@
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>07/11/1983</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>FORMA SUP ARL</t>
+  </si>
+  <si>
+    <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/06/2001</t>
+  </si>
+  <si>
+    <t>FORMASUP AUVERGNE</t>
+  </si>
+  <si>
+    <t>2 ALLEE ALAN TURING 63170 AUBIERE</t>
+  </si>
+  <si>
+    <t>12/10/2021</t>
+  </si>
+  <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
   <si>
     <t>19/03/2025</t>
-  </si>
-[...28 lines deleted...]
-    <t>12/10/2021</t>
   </si>
   <si>
     <t>AFI24</t>
   </si>
   <si>
     <t>1 COURS VALMY 92800 PUTEAUX</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>UNIVERSITE JEAN MONNET</t>
   </si>
   <si>
     <t>10 RUE TREFILERIE 42100 SAINT-ETIENNE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
 </sst>
 </file>
 
@@ -1621,194 +1621,194 @@
         <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>83401260100029</v>
+        <v>39391439500057</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I24" s="3">
-        <v>52440917744</v>
+        <v>93130972313</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>39391439500057</v>
+        <v>43903961100025</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I25" s="3">
-        <v>93130972313</v>
+        <v>84691657569</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>43903961100025</v>
+        <v>49171064600036</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>96</v>
+        <v>22</v>
       </c>
       <c r="I26" s="3">
-        <v>84691657569</v>
+        <v>84630513763</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>49171064600036</v>
+        <v>83401260100029</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="I27" s="3">
-        <v>84630513763</v>
+        <v>52440917744</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
         <v>90912410900010</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I28" s="3">
         <v>11922501292</v>
@@ -1932,31 +1932,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/27/2026 23:00:01</dc:description>
+  <dc:description>Export en date du 05/04/2026 20:39:46</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>