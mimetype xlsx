--- v3 (2026-05-04)
+++ v4 (2026-06-26)
@@ -307,51 +307,51 @@
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
-    <t>FORMA SUP ARL</t>
+    <t>FORMASUP ODYSSEE</t>
   </si>
   <si>
     <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/06/2001</t>
   </si>
   <si>
     <t>FORMASUP AUVERGNE</t>
   </si>
   <si>
     <t>2 ALLEE ALAN TURING 63170 AUBIERE</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
@@ -1932,31 +1932,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 20:39:46</dc:description>
+  <dc:description>Export en date du 06/26/2026 06:06:32</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>