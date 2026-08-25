--- v4 (2026-06-26)
+++ v5 (2026-08-25)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -295,69 +295,69 @@
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>07/11/1983</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
+    <t>FORMASUP ODYSSEE</t>
+  </si>
+  <si>
+    <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/06/2001</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
-  </si>
-[...10 lines deleted...]
-    <t>01/06/2001</t>
   </si>
   <si>
     <t>FORMASUP AUVERGNE</t>
   </si>
   <si>
     <t>2 ALLEE ALAN TURING 63170 AUBIERE</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>AFI24</t>
   </si>
   <si>
     <t>1 COURS VALMY 92800 PUTEAUX</t>
   </si>
@@ -1621,108 +1621,108 @@
         <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>39391439500057</v>
+        <v>43903961100025</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I24" s="3">
-        <v>93130972313</v>
+        <v>84691657569</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>43903961100025</v>
+        <v>39391439500057</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I25" s="3">
-        <v>84691657569</v>
+        <v>93130972313</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>49171064600036</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="2"/>
@@ -1932,31 +1932,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 06:06:32</dc:description>
+  <dc:description>Export en date du 08/26/2026 00:29:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>