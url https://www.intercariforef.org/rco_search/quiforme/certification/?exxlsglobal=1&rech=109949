--- v2 (2026-02-22)
+++ v3 (2026-04-08)
@@ -370,78 +370,78 @@
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>07/11/1983</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
+    <t>INSTITUT DE FORMATION REGIONAL DES INDUSTRIES ALIMENTAIRES DE NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>CS80013 37 AVENUE DU DOCTEUR ALBERT SCHWEITZER 33600 PESSAC</t>
+  </si>
+  <si>
+    <t>01/12/2011</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
     <t>INST FORM REG INDUST AGRO ALIMENT AUVERGNE RHONE ALPES</t>
   </si>
   <si>
     <t>AGRAPOLE 23 RUE JEAN BALDASSINI 69007 LYON</t>
   </si>
   <si>
     <t>05/12/2012</t>
   </si>
   <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
-  </si>
-[...10 lines deleted...]
-    <t>85.59B</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
@@ -1940,145 +1940,145 @@
         <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I30" s="3"/>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>39329874000027</v>
+        <v>45019707400039</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="I31" s="3">
-        <v>82690413569</v>
+        <v>72330648833</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>42813525500050</v>
+        <v>39329874000027</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="I32" s="3">
-        <v>32590996759</v>
+        <v>82690413569</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>45019707400039</v>
+        <v>42813525500050</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>127</v>
+        <v>22</v>
       </c>
       <c r="I33" s="3">
-        <v>72330648833</v>
+        <v>32590996759</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>93823061200013</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D34" s="2"/>
@@ -2214,31 +2214,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/22/2026 08:35:16</dc:description>
+  <dc:description>Export en date du 04/08/2026 16:27:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>