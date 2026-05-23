--- v3 (2026-04-08)
+++ v4 (2026-05-23)
@@ -370,78 +370,78 @@
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>07/11/1983</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
+    <t>INST FORM REG INDUST AGRO ALIMENT AUVERGNE RHONE ALPES</t>
+  </si>
+  <si>
+    <t>AGRAPOLE 23 RUE JEAN BALDASSINI 69007 LYON</t>
+  </si>
+  <si>
+    <t>05/12/2012</t>
+  </si>
+  <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
     <t>INSTITUT DE FORMATION REGIONAL DES INDUSTRIES ALIMENTAIRES DE NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>CS80013 37 AVENUE DU DOCTEUR ALBERT SCHWEITZER 33600 PESSAC</t>
   </si>
   <si>
     <t>01/12/2011</t>
   </si>
   <si>
     <t>85.59B</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/10/2006</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
@@ -1940,145 +1940,145 @@
         <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I30" s="3"/>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>45019707400039</v>
+        <v>39329874000027</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>121</v>
+        <v>84</v>
       </c>
       <c r="I31" s="3">
-        <v>72330648833</v>
+        <v>82690413569</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>39329874000027</v>
+        <v>42813525500050</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="I32" s="3">
-        <v>82690413569</v>
+        <v>32590996759</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>42813525500050</v>
+        <v>45019707400039</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="I33" s="3">
-        <v>32590996759</v>
+        <v>72330648833</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>93823061200013</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D34" s="2"/>
@@ -2214,31 +2214,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/08/2026 16:27:33</dc:description>
+  <dc:description>Export en date du 05/23/2026 22:01:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>