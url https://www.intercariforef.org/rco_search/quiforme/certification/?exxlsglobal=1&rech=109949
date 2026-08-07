--- v4 (2026-05-23)
+++ v5 (2026-08-07)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -2214,31 +2214,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/23/2026 22:01:06</dc:description>
+  <dc:description>Export en date du 08/07/2026 17:17:45</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>