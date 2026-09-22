--- v6 (2026-08-07)
+++ v7 (2026-09-22)
@@ -328,84 +328,84 @@
   <si>
     <t>1 RUE THOMAS BECKET 76130 MONT-SAINT-AIGNAN</t>
   </si>
   <si>
     <t>2376P002876</t>
   </si>
   <si>
     <t>UNIVERSITE DE POITIERS</t>
   </si>
   <si>
     <t>17/10/1994</t>
   </si>
   <si>
     <t>5486P000386</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>INTERFORA IFAIP</t>
+  </si>
+  <si>
+    <t>2 PLACE GEORGES GIRARDET 69190 SAINT-FONS</t>
+  </si>
+  <si>
+    <t>20/01/2020</t>
+  </si>
+  <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
     <t>FORMASUP ODYSSEE</t>
   </si>
   <si>
     <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/06/2001</t>
-  </si>
-[...25 lines deleted...]
-    <t>01/10/2006</t>
   </si>
   <si>
     <t>FORMASUP AUVERGNE</t>
   </si>
   <si>
     <t>2 ALLEE ALAN TURING 63170 AUBIERE</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>AFI24</t>
   </si>
   <si>
     <t>1 COURS VALMY 92800 PUTEAUX</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>UNIVERSITE MARIE ET LOUIS PASTEUR</t>
   </si>
   <si>
     <t>MAISON DE L'UNIVERSITE</t>
   </si>
@@ -1815,182 +1815,182 @@
       <c r="F27" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>103</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>43903961100025</v>
+        <v>34321955600028</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>75</v>
       </c>
       <c r="I28" s="3">
-        <v>84691657569</v>
+        <v>82690218369</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>34321955600028</v>
+        <v>39391439500057</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>75</v>
       </c>
       <c r="I29" s="3">
-        <v>82690218369</v>
+        <v>93130972313</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>39391439500057</v>
+        <v>42813525500050</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="I30" s="3">
-        <v>93130972313</v>
+        <v>32590996759</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>42813525500050</v>
+        <v>43903961100025</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="I31" s="3">
-        <v>32590996759</v>
+        <v>84691657569</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>49171064600036</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D32" s="2"/>
@@ -2165,31 +2165,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/07/2026 18:21:40</dc:description>
+  <dc:description>Export en date du 09/23/2026 01:04:58</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>