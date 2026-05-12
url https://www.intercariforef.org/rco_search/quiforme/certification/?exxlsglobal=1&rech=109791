--- v2 (2026-03-18)
+++ v3 (2026-05-12)
@@ -136,78 +136,78 @@
   <si>
     <t>17 RUE DHUODA 30900 NIMES</t>
   </si>
   <si>
     <t>26/04/1989</t>
   </si>
   <si>
     <t>9130P018430</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT GABRIEL TOUCHARD-WASHINGTON - LYCEE DES METIERS PROTHESE DENTAIRE</t>
   </si>
   <si>
     <t>GRETA-CFA DU MAINE</t>
   </si>
   <si>
     <t>28 RUE DES GRANDES COURBES 72100 LE MANS</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
+    <t>AFPA ENTREPRISES</t>
+  </si>
+  <si>
+    <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
+  </si>
+  <si>
+    <t>31/12/2016</t>
+  </si>
+  <si>
+    <t>RUE DE ROSEL 14000 CAEN</t>
+  </si>
+  <si>
+    <t>01/01/2017</t>
+  </si>
+  <si>
+    <t>BATIMENT 1   1ER ETAGE 6 AVENUE DU HAUT SANCE 35000 RENNES</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
     <t>PROMEO ASSOCIATION DE FORMATION PROFESSIONNELLE DE LINDUSTRIE DE PICARDIE PROMEO AFPI PICARDIE</t>
   </si>
   <si>
     <t>74 RUE DE POULAINVILLE 80080 AMIENS</t>
   </si>
   <si>
     <t>01/07/2020</t>
-  </si>
-[...19 lines deleted...]
-    <t>01/11/2022</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>RUE ANTON TCHEKHOV 14123 IFS</t>
   </si>
   <si>
     <t>32 RUE RENE LOTE 56100 LORIENT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -812,249 +812,249 @@
       <c r="F6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>78050734900147</v>
+        <v>82409268800012</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3">
-        <v>22600001660</v>
+        <v>11930762893</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>82409268800012</v>
+        <v>82409268800061</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
         <v>11930762893</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>82409268800061</v>
+        <v>82409268800251</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3">
         <v>11930762893</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>82409268800251</v>
+        <v>78050734900147</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
-        <v>11930762893</v>
+        <v>22600001660</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>82422814200439</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3">
         <v>11930743393</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>82422814200728</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3">
         <v>11930743393</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1086,31 +1086,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/18/2026 21:07:18</dc:description>
+  <dc:description>Export en date du 05/12/2026 17:57:44</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>