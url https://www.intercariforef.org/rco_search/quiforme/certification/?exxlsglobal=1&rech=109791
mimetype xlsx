--- v3 (2026-05-12)
+++ v4 (2026-07-26)
@@ -136,78 +136,78 @@
   <si>
     <t>17 RUE DHUODA 30900 NIMES</t>
   </si>
   <si>
     <t>26/04/1989</t>
   </si>
   <si>
     <t>9130P018430</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT GABRIEL TOUCHARD-WASHINGTON - LYCEE DES METIERS PROTHESE DENTAIRE</t>
   </si>
   <si>
     <t>GRETA-CFA DU MAINE</t>
   </si>
   <si>
     <t>28 RUE DES GRANDES COURBES 72100 LE MANS</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
+    <t>PROMEO ASSOCIATION DE FORMATION PROFESSIONNELLE DE LINDUSTRIE DE PICARDIE PROMEO AFPI PICARDIE</t>
+  </si>
+  <si>
+    <t>74 RUE DE POULAINVILLE 80080 AMIENS</t>
+  </si>
+  <si>
+    <t>01/07/2020</t>
+  </si>
+  <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>RUE DE ROSEL 14000 CAEN</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>BATIMENT 1   1ER ETAGE 6 AVENUE DU HAUT SANCE 35000 RENNES</t>
   </si>
   <si>
     <t>01/11/2022</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/07/2020</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>RUE ANTON TCHEKHOV 14123 IFS</t>
   </si>
   <si>
     <t>32 RUE RENE LOTE 56100 LORIENT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -812,249 +812,249 @@
       <c r="F6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>82409268800012</v>
+        <v>78050734900147</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3">
-        <v>11930762893</v>
+        <v>22600001660</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>82409268800061</v>
+        <v>82409268800012</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
         <v>11930762893</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>82409268800251</v>
+        <v>82409268800061</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3">
         <v>11930762893</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>78050734900147</v>
+        <v>82409268800251</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
-        <v>22600001660</v>
+        <v>11930762893</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>82422814200439</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3">
         <v>11930743393</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>82422814200728</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3">
         <v>11930743393</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1086,31 +1086,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/12/2026 17:57:44</dc:description>
+  <dc:description>Export en date du 07/26/2026 22:52:27</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>