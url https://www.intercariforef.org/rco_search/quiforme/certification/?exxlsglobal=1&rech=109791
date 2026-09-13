--- v4 (2026-07-26)
+++ v5 (2026-09-13)
@@ -1086,31 +1086,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/26/2026 22:52:27</dc:description>
+  <dc:description>Export en date du 09/13/2026 06:41:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>