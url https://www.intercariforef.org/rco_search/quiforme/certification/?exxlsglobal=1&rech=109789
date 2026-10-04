--- v5 (2026-08-10)
+++ v6 (2026-10-04)
@@ -331,50 +331,59 @@
   <si>
     <t>2280P000780</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT FOURIER SAINT-GERMAIN</t>
   </si>
   <si>
     <t>GRETA 89</t>
   </si>
   <si>
     <t>44 BOULEVARD LYAUTEY 89000 AUXERRE</t>
   </si>
   <si>
     <t>2689P000389</t>
   </si>
   <si>
     <t>ASSOCIATION DE FORMATION POUR LE DEVELOPPEMENT REGIONAL ET L'APPUI AU RECLASSEMENT</t>
   </si>
   <si>
     <t>PARC TECHNO DU CANAL 2 RUE IRENE JOLIOT CURIE 31520 RAMONVILLE-SAINT-AGNE</t>
   </si>
   <si>
     <t>19/07/1999</t>
   </si>
   <si>
+    <t>INSTITUT FRANCAIS DE FORMATION EN COMMUNICATION ET MANAGEMENT ASSOCIATION</t>
+  </si>
+  <si>
+    <t>PARC DACTIVITE LEONARD DE VINCI BAT F 152 RUE DE PARIS 94190 VILLENEUVE-SAINT-GEORGES</t>
+  </si>
+  <si>
+    <t>04/07/2016</t>
+  </si>
+  <si>
     <t>SCOP INSTEP</t>
   </si>
   <si>
     <t>INSTEP FORMATION</t>
   </si>
   <si>
     <t>21 AVENUE ARTHUR LAMENDIN 62800 LIEVIN</t>
   </si>
   <si>
     <t>01/04/1996</t>
   </si>
   <si>
     <t>70 RUE DE BOUVINES 59800 LILLE</t>
   </si>
   <si>
     <t>15/04/2003</t>
   </si>
   <si>
     <t>MAISON FAMILIALE CHAMP MOLLIAZ</t>
   </si>
   <si>
     <t>261 ROUTE DE LOSSY 74380 CRANVES-SALES</t>
   </si>
   <si>
     <t>07/05/2003</t>
@@ -398,59 +407,50 @@
     <t>BTP CFA DE ROUBAIX</t>
   </si>
   <si>
     <t>68 RUE DE L'OUEST 59100 ROUBAIX</t>
   </si>
   <si>
     <t>ASS DES PERES DE FAMILLE DE L ECOLE</t>
   </si>
   <si>
     <t>50 RUE SAINT-GABRIEL 59800 LILLE</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>85.31Z</t>
   </si>
   <si>
     <t>IFFEN ASSOCIATION</t>
   </si>
   <si>
     <t>152 RUE DE PARIS 94190 VILLENEUVE-SAINT-GEORGES</t>
   </si>
   <si>
     <t>24/07/2014</t>
-  </si>
-[...7 lines deleted...]
-    <t>04/07/2016</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>9 BOULEVARD DE LOUVAIN 13008 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>RUE DE ROSEL 14000 CAEN</t>
   </si>
   <si>
     <t>35 BOULEVARD DE JODINO 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>RUE BASSE MOUILLERE 45160 OLIVET</t>
   </si>
@@ -1798,330 +1798,330 @@
       <c r="F21" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I21" s="3">
         <v>73310029931</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>40487427300091</v>
+        <v>82200289500016</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="2"/>
+      <c r="E22" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="I22" s="3"/>
+      <c r="I22" s="3">
+        <v>11940927794</v>
+      </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>40487427300257</v>
+        <v>40487427300091</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="D23" s="2"/>
+        <v>108</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>109</v>
+      </c>
       <c r="E23" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>44893459600017</v>
+        <v>40487427300257</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I24" s="3"/>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>45398962600032</v>
+        <v>44893459600017</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="I25" s="3">
-        <v>72240122924</v>
+        <v>82740232774</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>77811392800098</v>
+        <v>45398962600032</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="2"/>
+      <c r="E26" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>114</v>
+        <v>28</v>
       </c>
       <c r="I26" s="3">
-        <v>31590352159</v>
+        <v>72240122924</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>78370750800017</v>
+        <v>77811392800098</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="D27" s="2"/>
+      <c r="D27" s="2" t="s">
+        <v>122</v>
+      </c>
       <c r="E27" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>123</v>
+        <v>91</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="I27" s="3">
-        <v>31590011359</v>
+        <v>31590352159</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>80439745300015</v>
+        <v>78370750800017</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>28</v>
+        <v>127</v>
       </c>
       <c r="I28" s="3">
-        <v>11941048294</v>
+        <v>31590011359</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>82200289500016</v>
+        <v>80439745300015</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I29" s="3">
-        <v>11940927794</v>
+        <v>11941048294</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D30" s="2"/>
@@ -3922,31 +3922,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/10/2026 19:17:21</dc:description>
+  <dc:description>Export en date du 10/05/2026 01:20:58</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>