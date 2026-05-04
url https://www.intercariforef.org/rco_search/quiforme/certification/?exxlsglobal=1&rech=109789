--- v2 (2026-03-09)
+++ v3 (2026-05-04)
@@ -3922,31 +3922,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/09/2026 22:29:07</dc:description>
+  <dc:description>Export en date du 05/04/2026 14:56:11</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>