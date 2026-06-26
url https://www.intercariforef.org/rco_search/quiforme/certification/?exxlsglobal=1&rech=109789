--- v3 (2026-05-04)
+++ v4 (2026-06-26)
@@ -130,51 +130,51 @@
   <si>
     <t>LYCEE D'ENSEIGNEMENT GENERAL ET TECHNOLOGIQUE CONDORCET</t>
   </si>
   <si>
     <t>GRETA AISNE</t>
   </si>
   <si>
     <t>ESPACE SCOLAIRE 17 RUE HENRI HERTZ 02100 SAINT-QUENTIN</t>
   </si>
   <si>
     <t>2202P000402</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT JEAN PERRIN</t>
   </si>
   <si>
     <t>GRETA-CFA MARSEILLE MEDITERRANEE</t>
   </si>
   <si>
     <t>74 RUE VERDILLON 13010 MARSEILLE</t>
   </si>
   <si>
     <t>15/05/2014</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT JULES HAAG</t>
+    <t>LPO JULES HAAG - LYCEE DES METIERS DE L'INGENIERIE MICROTECHNIQUE ET DES SYSTEMES INTELLIGENTS</t>
   </si>
   <si>
     <t>GRETA GRPT ETS POUR FORMAT CONTINUE</t>
   </si>
   <si>
     <t>35 AVENUE DE MONTRAPON 25000 BESANCON</t>
   </si>
   <si>
     <t>01/05/1989</t>
   </si>
   <si>
     <t>4325P000725</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE CAMILLE JULLIAN</t>
   </si>
   <si>
     <t>GRETA - CFA AQUITAINE</t>
   </si>
   <si>
     <t>29 RUE DE LA CROIX BLANCHE 33000 BORDEAUX</t>
   </si>
   <si>
     <t>01/01/1991</t>
   </si>
@@ -3922,31 +3922,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 14:56:11</dc:description>
+  <dc:description>Export en date du 06/26/2026 17:18:55</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>