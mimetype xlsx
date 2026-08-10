--- v4 (2026-06-26)
+++ v5 (2026-08-10)
@@ -241,51 +241,51 @@
   <si>
     <t>GRETA GRAND LITTORAL</t>
   </si>
   <si>
     <t>320 BOULEVARD DU HUIT MAI 62100 CALAIS</t>
   </si>
   <si>
     <t>11/04/1989</t>
   </si>
   <si>
     <t>3162P000862</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL HENRI SENEZ</t>
   </si>
   <si>
     <t>GRETA GRAND ARTOIS</t>
   </si>
   <si>
     <t>533 BOULEVARD FERNAND DARCHICOURT 62110 HENIN-BEAUMONT</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT LA FAYETTE – LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
+    <t>LYCEE POLYVALENT LA FAYETTE - LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
     <t>LYCEE GEN &amp; TECHNO L. ARMAND</t>
   </si>
   <si>
     <t>GRETA CFA RHONE</t>
   </si>
   <si>
     <t>507 AVENUE DU BEAUJOLAIS 69400 GLEIZE</t>
   </si>
   <si>
     <t>8269P001769</t>
   </si>
@@ -3822,57 +3822,57 @@
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>183</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
         <v>184</v>
       </c>
       <c r="I76" s="3">
         <v>32591285759</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M76" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
         <v>95132776600014</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>187</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I77" s="3">
         <v>76660273066</v>
@@ -3922,31 +3922,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 17:18:55</dc:description>
+  <dc:description>Export en date du 08/10/2026 19:17:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>