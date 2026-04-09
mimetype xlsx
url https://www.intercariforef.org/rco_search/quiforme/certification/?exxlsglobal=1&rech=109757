--- v0 (2025-12-14)
+++ v1 (2026-04-09)
@@ -94,75 +94,75 @@
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VIA FORMATION</t>
   </si>
   <si>
     <t>ZAC DU RIBAY BOULEVARD LOUIS LEPRINCE-RINGUET 72000 LE MANS</t>
   </si>
   <si>
     <t>20/01/2007</t>
   </si>
   <si>
     <t>E2SE</t>
   </si>
   <si>
     <t>4 RUE DES MOUETTES 14000 CAEN</t>
   </si>
   <si>
     <t>01/08/2018</t>
   </si>
   <si>
+    <t>KEYCE ACADEMY - COLLEGE DE PARIS</t>
+  </si>
+  <si>
+    <t>KEYCE ACADEMY</t>
+  </si>
+  <si>
+    <t>RES L AEROPLANE 99 IMPASSE ADAM SMITH 34470 PEROLS</t>
+  </si>
+  <si>
+    <t>10/09/2019</t>
+  </si>
+  <si>
     <t>ECOLE SANTE ET JURIDIQUE</t>
   </si>
   <si>
     <t>CFA ECOLE SANTE ET JURIDIQUE</t>
   </si>
   <si>
     <t>171 AVENUE CHARLES DE GAULLE 92200 NEUILLY-SUR-SEINE</t>
   </si>
   <si>
     <t>21/02/2013</t>
   </si>
   <si>
     <t>85.59B</t>
-  </si>
-[...10 lines deleted...]
-    <t>10/09/2019</t>
   </si>
   <si>
     <t>MEWO</t>
   </si>
   <si>
     <t>SUPUETO METZ / VIDAL FORMATION METZ</t>
   </si>
   <si>
     <t>7 RUE EDOUARD BELIN 57070 METZ</t>
   </si>
   <si>
     <t>01/04/2016</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
@@ -693,122 +693,122 @@
       <c r="F4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="3">
         <v>25140138814</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>79196717700019</v>
+        <v>51872913200069</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I5" s="3"/>
+        <v>17</v>
+      </c>
+      <c r="I5" s="3">
+        <v>91340755234</v>
+      </c>
       <c r="J5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>51872913200069</v>
+        <v>79196717700019</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="E6" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I6" s="3"/>
       <c r="J6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>82047291800011</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>39</v>
       </c>
@@ -860,31 +860,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 12/14/2025 20:23:38</dc:description>
+  <dc:description>Export en date du 04/09/2026 21:19:07</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>