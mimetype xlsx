--- v2 (2026-02-17)
+++ v3 (2026-04-10)
@@ -208,117 +208,117 @@
   <si>
     <t>01/06/1982</t>
   </si>
   <si>
     <t>ASSOCIATION DE FORMATION POUR LE DEVELOPPEMENT REGIONAL ET L'APPUI AU RECLASSEMENT</t>
   </si>
   <si>
     <t>PARC TECHNO DU CANAL 2 RUE IRENE JOLIOT CURIE 31520 RAMONVILLE-SAINT-AGNE</t>
   </si>
   <si>
     <t>19/07/1999</t>
   </si>
   <si>
     <t>CFAI DIAFOR</t>
   </si>
   <si>
     <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
   </si>
   <si>
     <t>01/01/1993</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
+    <t>UNION CEPIERE ROBERT MONNIER</t>
+  </si>
+  <si>
+    <t>28 RUE DE L'AIGUETTE 31100 TOULOUSE</t>
+  </si>
+  <si>
+    <t>21/07/2000</t>
+  </si>
+  <si>
+    <t>87.90B</t>
+  </si>
+  <si>
+    <t>PROMEO ASSOCIATION DE FORMATION PROFESSIONNELLE DE LINDUSTRIE DE PICARDIE PROMEO AFPI PICARDIE</t>
+  </si>
+  <si>
+    <t>240 AVENUE MARCEL DASSAULT 60000 BEAUVAIS</t>
+  </si>
+  <si>
+    <t>31/10/1994</t>
+  </si>
+  <si>
+    <t>SARL NIS FORMATION</t>
+  </si>
+  <si>
+    <t>SECTION MONMAIN 2 ROUTE DESHAUTEURS 97180 SAINTE-ANNE</t>
+  </si>
+  <si>
+    <t>19/03/2015</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>AFPA ENTREPRISES</t>
+  </si>
+  <si>
+    <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
+  </si>
+  <si>
+    <t>31/12/2016</t>
+  </si>
+  <si>
+    <t>1 ALLEE JEAN GRIFFON 31400 TOULOUSE</t>
+  </si>
+  <si>
+    <t>01/01/2017</t>
+  </si>
+  <si>
+    <t>3 RUE FRANKLIN 93100 MONTREUIL</t>
+  </si>
+  <si>
+    <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+  </si>
+  <si>
+    <t>ZI DE LA LAUZE 12 RUE JEAN MERMOZ 34430 SAINT-JEAN-DE-VEDAS</t>
+  </si>
+  <si>
+    <t>14-14 14 AVENUE DU MARECHAL JUIN 92360 MEUDON</t>
+  </si>
+  <si>
     <t>DIRECT SECURITE FORMATION</t>
   </si>
   <si>
     <t>CO NOVAFFAIRES 27 BOULEVARD DE L'ARIANE 06300 NICE</t>
   </si>
   <si>
     <t>26/05/2020</t>
-  </si>
-[...58 lines deleted...]
-    <t>14-14 14 AVENUE DU MARECHAL JUIN 92360 MEUDON</t>
   </si>
   <si>
     <t>FIABILITEC</t>
   </si>
   <si>
     <t>8 B BOULEVARD MARCEL SEMBAT 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>18/02/2023</t>
   </si>
   <si>
     <t>88.99B</t>
   </si>
   <si>
     <t>SKOOL N'JOB</t>
   </si>
   <si>
     <t>145 CHEMIN DE LA PASSIO VELLA 66100 PERPIGNAN</t>
   </si>
   <si>
     <t>01/05/2023</t>
   </si>
 </sst>
 </file>
 
@@ -1161,370 +1161,370 @@
       <c r="F12" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>63</v>
       </c>
       <c r="I12" s="3">
         <v>53220855422</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>88396686300010</v>
+        <v>48162966500011</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="I13" s="3">
-        <v>93060897106</v>
+        <v>73310811431</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>48162966500011</v>
+        <v>78050734900048</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="I14" s="3">
-        <v>73310811431</v>
+        <v>22600001660</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>78050734900048</v>
+        <v>81034790600010</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="I15" s="3">
-        <v>22600001660</v>
+        <v>95970197197</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>81034790600010</v>
+        <v>82409268800012</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>77</v>
+        <v>28</v>
       </c>
       <c r="I16" s="3">
-        <v>95970197197</v>
+        <v>11930762893</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>82409268800012</v>
+        <v>82409268800186</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I17" s="3">
         <v>11930762893</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>82409268800186</v>
+        <v>82409268800244</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I18" s="3">
         <v>11930762893</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>82409268800244</v>
+        <v>82422814201635</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I19" s="3">
-        <v>11930762893</v>
+        <v>11930743393</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>82422814201635</v>
+        <v>82422814201726</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I20" s="3">
         <v>11930743393</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>82422814201726</v>
+        <v>88396686300010</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I21" s="3">
-        <v>11930743393</v>
+        <v>93060897106</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>92319734700019</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
@@ -1620,31 +1620,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/17/2026 08:52:08</dc:description>
+  <dc:description>Export en date du 04/10/2026 22:54:16</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>