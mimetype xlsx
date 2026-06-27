--- v3 (2026-04-10)
+++ v4 (2026-06-27)
@@ -1620,31 +1620,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/10/2026 22:54:16</dc:description>
+  <dc:description>Export en date du 06/27/2026 13:10:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>