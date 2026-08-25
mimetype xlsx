--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -1620,31 +1620,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 13:10:33</dc:description>
+  <dc:description>Export en date du 08/25/2026 20:51:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>