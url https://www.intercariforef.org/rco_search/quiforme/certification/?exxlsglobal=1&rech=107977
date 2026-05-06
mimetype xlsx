--- v3 (2026-03-20)
+++ v4 (2026-05-06)
@@ -187,51 +187,51 @@
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE LIVET</t>
   </si>
   <si>
     <t>GRETA LOIRE-ATLANTIQUE</t>
   </si>
   <si>
     <t>16 RUE DUFOUR 44000 NANTES</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT CURIE-COROT</t>
   </si>
   <si>
     <t>GRETA COTES NORMANDES</t>
   </si>
   <si>
     <t>377 RUE DE L'EXODE 50000 SAINT-LO</t>
   </si>
   <si>
     <t>12/06/1989</t>
   </si>
   <si>
     <t>2550P200050</t>
   </si>
   <si>
-    <t>LYCEE LIBERGIER</t>
+    <t>LYCEE GENERAL ET TECHNOLOGIQUE HUGUES LIBERGIER</t>
   </si>
   <si>
     <t>GRETA DE LA MARNE</t>
   </si>
   <si>
     <t>20 RUE DES AUGUSTINS 51100 REIMS</t>
   </si>
   <si>
     <t>2151P000451</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT ELISA LEMONNIER</t>
   </si>
   <si>
     <t>GRETA DU GRAND HAINAUT</t>
   </si>
   <si>
     <t>817 RUE CHARLES BOURSEUL 59500 DOUAI</t>
   </si>
   <si>
     <t>03/12/1991</t>
   </si>
   <si>
     <t>3159P001659</t>
   </si>
@@ -370,339 +370,339 @@
   <si>
     <t>7247P005947</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT GUSTAVE MONOD</t>
   </si>
   <si>
     <t>GRETA DU VAL D OISE</t>
   </si>
   <si>
     <t>71 AVENUE DE CEINTURE 95880 ENGHIEN-LES-BAINS</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>CFAI REGION NORD PAS-DE-CALAIS</t>
   </si>
   <si>
     <t>ZAC DU PONT LOBY AVENUE JEAN MONNET 59640 DUNKERQUE</t>
   </si>
   <si>
     <t>01/10/2020</t>
   </si>
   <si>
+    <t>AFPI BRETAGNE</t>
+  </si>
+  <si>
+    <t>CAMPUS KER LANN RUE HENRI MOISSAN 35170 BRUZ</t>
+  </si>
+  <si>
+    <t>07/10/2002</t>
+  </si>
+  <si>
+    <t>ASS REGION PROMOTION METALLURG</t>
+  </si>
+  <si>
+    <t>PROMETA CEFAMREC</t>
+  </si>
+  <si>
+    <t>RTE DE SANCHEVILLE 2 RUE LOUIS APPERT 28200 CHATEAUDUN</t>
+  </si>
+  <si>
+    <t>30/01/1991</t>
+  </si>
+  <si>
+    <t>9 BOULEVARD LAHITOLLE 18000 BOURGES</t>
+  </si>
+  <si>
+    <t>01/08/2013</t>
+  </si>
+  <si>
+    <t>ASSOCIATION POUR LA FORMATION PROFESSIONNELLE DE L'INDUSTRIE DE PROVENCE (AFPI PROVENCE)</t>
+  </si>
+  <si>
+    <t>ZAC DE TRIGANCE 8 CHEMIN DE CAPEAU 13800 ISTRES</t>
+  </si>
+  <si>
+    <t>01/10/2008</t>
+  </si>
+  <si>
+    <t>CFAI-APC LORRAINE</t>
+  </si>
+  <si>
+    <t>SITE TECHNOLOGIQUE ST JACQUES II 10 RUE ALFRED KASTLER 54320 MAXEVILLE</t>
+  </si>
+  <si>
+    <t>26/08/1996</t>
+  </si>
+  <si>
+    <t>ASS DEVELOP APPRENTIS INDUST AQUITAIN</t>
+  </si>
+  <si>
+    <t>MAISON DE LA METALLURGIE 40 AVENUE MARYSE BASTIE 33520 BRUGES</t>
+  </si>
+  <si>
+    <t>26/12/1988</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>CFAI ALSACE</t>
+  </si>
+  <si>
+    <t>31 RUE FRANCOIS SPOERRY 68100 MULHOUSE</t>
+  </si>
+  <si>
+    <t>01/07/2021</t>
+  </si>
+  <si>
+    <t>CFAI DIAFOR</t>
+  </si>
+  <si>
+    <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
+  </si>
+  <si>
+    <t>01/01/1993</t>
+  </si>
+  <si>
+    <t>ZAC DE KER LANN RUE HENRI MOISSAN 35170 BRUZ</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>ZI KERGONAN NORD 8 B RUE FERDINAND DE LESSEPS 29200 BREST</t>
+  </si>
+  <si>
+    <t>ZAC DE LA CARDONNIERE 12 RUE DE LA CARDONNIERE 56100 LORIENT</t>
+  </si>
+  <si>
+    <t>ZA DE KEROURVOIS 2 RUE ALBERT EINSTEIN 29500 ERGUE-GABERIC</t>
+  </si>
+  <si>
+    <t>ASS DE FORMATION PROFESSIONNELLE DE L INDUSTRIE LYON</t>
+  </si>
+  <si>
+    <t>60 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/01/1997</t>
+  </si>
+  <si>
+    <t>INSTITUT DE SOUDURE INDUSTRIE</t>
+  </si>
+  <si>
+    <t>ZONE AEROPARC 7 RUE DES CIGOGNES 67960 ENTZHEIM</t>
+  </si>
+  <si>
+    <t>01/09/2011</t>
+  </si>
+  <si>
+    <t>71.20B</t>
+  </si>
+  <si>
+    <t>AFPI ACM FORMATION</t>
+  </si>
+  <si>
+    <t>ZI DE LA PILATERIE CS 83056 4 RUE DES CHATEAUX 59700 MARCQ-EN-BARŒUL</t>
+  </si>
+  <si>
+    <t>01/01/2013</t>
+  </si>
+  <si>
+    <t>ALLIANCE FORMATION POUR L'INDUSTRIE</t>
+  </si>
+  <si>
+    <t>3 RUE MAX HOLSTE 51100 REIMS</t>
+  </si>
+  <si>
+    <t>01/07/2013</t>
+  </si>
+  <si>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
+  </si>
+  <si>
+    <t>82 RUE DE L'HOTEL DE VILLE 75004 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>2 RUE DE WASSELONNE 67000 STRASBOURG</t>
+  </si>
+  <si>
+    <t>CFA</t>
+  </si>
+  <si>
+    <t>184 RUE DU DOCTEUR CAUVIN 13012 MARSEILLE</t>
+  </si>
+  <si>
+    <t>118 RUE DE BABYLONE 59491 VILLENEUVE-D'ASCQ</t>
+  </si>
+  <si>
+    <t>CENTRE FORMATION APPRENTIS 1875K</t>
+  </si>
+  <si>
+    <t>RUE RAOUL FOLLEREAU 42350 LA TALAUDIERE</t>
+  </si>
+  <si>
+    <t>05/11/1980</t>
+  </si>
+  <si>
+    <t>CTRE FORMATION D'APPRENTIS</t>
+  </si>
+  <si>
+    <t>53 AVENUE SIDOINE APOLLINAIRE 69009 LYON</t>
+  </si>
+  <si>
+    <t>01/01/1999</t>
+  </si>
+  <si>
+    <t>1 RUE JEAN MAZEN 21000 DIJON</t>
+  </si>
+  <si>
+    <t>15/12/2007</t>
+  </si>
+  <si>
+    <t>1 RUE THEROIGNE DE MERICOURT 17000 LA ROCHELLE</t>
+  </si>
+  <si>
+    <t>01/11/2013</t>
+  </si>
+  <si>
+    <t>1 PLACE VITRUVE 67000 STRASBOURG</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>ASSOCIATION SAINTE THERESE FORMATION</t>
+  </si>
+  <si>
+    <t>48 BOULEVARD THIERS 42000 SAINT-ETIENNE</t>
+  </si>
+  <si>
+    <t>PROMEO ASSOCIATION DE FORMATION PROFESSIONNELLE DE LINDUSTRIE DE PICARDIE PROMEO AFPI PICARDIE</t>
+  </si>
+  <si>
+    <t>240 AVENUE MARCEL DASSAULT 60000 BEAUVAIS</t>
+  </si>
+  <si>
+    <t>31/10/1994</t>
+  </si>
+  <si>
+    <t>161 RUE DES GRANDS PRES 02200 BILLY-SUR-AISNE</t>
+  </si>
+  <si>
+    <t>01/07/2020</t>
+  </si>
+  <si>
+    <t>ZA LA VALLEE 114 RUE DE LA CHAUSSEE ROMAINE 02100 SAINT-QUENTIN</t>
+  </si>
+  <si>
+    <t>AFPI GRAND OUEST NORMANDIE</t>
+  </si>
+  <si>
+    <t>12 RUE PROFESSEUR JOSEPH ROUSSELOT 14000 CAEN</t>
+  </si>
+  <si>
+    <t>23/08/1995</t>
+  </si>
+  <si>
+    <t>AFPI EURE SEINE ESTUAIRE</t>
+  </si>
+  <si>
+    <t>115 RUE DESRAME 76620 LE HAVRE</t>
+  </si>
+  <si>
+    <t>422 RUE HENRI BECQUEREL 27000 EVREUX</t>
+  </si>
+  <si>
+    <t>01/01/2021</t>
+  </si>
+  <si>
+    <t>GESTION CTRE FORMA APPR INDUS PROVENCE</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE FORMATION PROFESSIONNELLE DE L INDUSTRIE-LORRAINE</t>
+  </si>
+  <si>
+    <t>SITE TECHNO. ST JACQUES II 10 RUE ALFRED KASTLER 54320 MAXEVILLE</t>
+  </si>
+  <si>
+    <t>01/10/1996</t>
+  </si>
+  <si>
+    <t>ASS FORMATION PROFESSIONN DE L'INDUSTRIE</t>
+  </si>
+  <si>
+    <t>ZAC DU PONT LOBY RUE DE ROME 59640 DUNKERQUE</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>AFPI PAYS DE LA LOIRE</t>
+  </si>
+  <si>
+    <t>9 RUE DE L'HALBRANE 44340 BOUGUENAIS</t>
+  </si>
+  <si>
+    <t>15/06/2020</t>
+  </si>
+  <si>
+    <t>50 RUE JEAN ESSWEIN 85000 LA ROCHE-SUR-YON</t>
+  </si>
+  <si>
+    <t>03/07/2023</t>
+  </si>
+  <si>
+    <t>11 RUE ALBERT EINSTEIN 44600 SAINT-NAZAIRE</t>
+  </si>
+  <si>
+    <t>15/06/2024</t>
+  </si>
+  <si>
+    <t>AFPI INSERTION POITOU CHARENTE</t>
+  </si>
+  <si>
+    <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
+  </si>
+  <si>
+    <t>19/11/2012</t>
+  </si>
+  <si>
     <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
   </si>
   <si>
     <t>21 RUE PELLART 59100 ROUBAIX</t>
   </si>
   <si>
     <t>85.31Z</t>
-  </si>
-[...280 lines deleted...]
-    <t>19/11/2012</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>9 BOULEVARD DE LOUVAIN 13008 MARSEILLE</t>
   </si>
   <si>
     <t>RUE DE ROSEL 14000 CAEN</t>
   </si>
   <si>
     <t>35 BOULEVARD DE JODINO 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>RUE BASSE MOUILLERE 45160 OLIVET</t>
   </si>
   <si>
     <t>29 RUE PIERRE BOILEAU 57050 METZ</t>
   </si>
@@ -1522,51 +1522,51 @@
         <v>19440029700025</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="3">
         <v>52440417944</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>19501219000029</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="2" t="s">
@@ -2112,1529 +2112,1529 @@
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I24" s="3">
         <v>32591068459</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>80443252400010</v>
+        <v>30824995200083</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>120</v>
+        <v>29</v>
       </c>
       <c r="I25" s="3">
-        <v>31590878459</v>
+        <v>53350007835</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>39048242000028</v>
+        <v>33453316300021</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="D26" s="2"/>
+      <c r="D26" s="2" t="s">
+        <v>122</v>
+      </c>
       <c r="E26" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I26" s="3">
-        <v>53220855422</v>
+        <v>24450224445</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>39048242000036</v>
+        <v>33453316300104</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>121</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I27" s="3">
-        <v>53220855422</v>
+        <v>24450224445</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>39048242000044</v>
+        <v>34408659000041</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="I28" s="3">
-        <v>53220855422</v>
+        <v>93131605713</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>39048242000051</v>
+        <v>34958609900021</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I29" s="3">
-        <v>53220855422</v>
+        <v>44540379354</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>39048242000077</v>
+        <v>35109084000015</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="I30" s="3">
-        <v>53220855422</v>
+        <v>75331179633</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>77639524600015</v>
+        <v>38855948600070</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I31" s="3">
-        <v>82420001542</v>
+        <v>42680205768</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>30824995200083</v>
+        <v>39048242000028</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="I32" s="3">
-        <v>53350007835</v>
+        <v>53220855422</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>33453316300021</v>
+        <v>39048242000036</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I33" s="3">
-        <v>24450224445</v>
+        <v>53220855422</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>33453316300104</v>
+        <v>39048242000044</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I34" s="3">
-        <v>24450224445</v>
+        <v>53220855422</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>34408659000041</v>
+        <v>39048242000051</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="I35" s="3">
-        <v>93131605713</v>
+        <v>53220855422</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>34958609900021</v>
+        <v>39048242000077</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I36" s="3">
-        <v>44540379354</v>
+        <v>53220855422</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>35109084000015</v>
+        <v>41158137400013</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="I37" s="3">
-        <v>75331179633</v>
+        <v>82690535969</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>38855948600070</v>
+        <v>41472896400514</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>151</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
-        <v>109</v>
+        <v>154</v>
       </c>
       <c r="I38" s="3">
-        <v>42680205768</v>
+        <v>11930222993</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>41158137400013</v>
+        <v>44531243200112</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="3">
-        <v>82690535969</v>
+        <v>31590578459</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>41472896400514</v>
+        <v>44535705600032</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="I40" s="3">
-        <v>11930222993</v>
+        <v>21080033508</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>44531243200112</v>
+        <v>77566202600019</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="3">
-        <v>31590578459</v>
+        <v>11750079275</v>
       </c>
       <c r="J41" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>44535705600032</v>
+        <v>77566202600050</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="3">
-        <v>21080033508</v>
+        <v>11750079275</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>77566202600019</v>
+        <v>77566202600209</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="D43" s="2"/>
+        <v>161</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>165</v>
+      </c>
       <c r="E43" s="2" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>131</v>
+        <v>163</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="3">
         <v>11750079275</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>77566202600050</v>
+        <v>77566202600258</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>131</v>
+        <v>163</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="3">
         <v>11750079275</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>77566202600209</v>
+        <v>77566202600506</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D45" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="3">
         <v>11750079275</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>77566202600258</v>
+        <v>77566202600910</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="D46" s="2"/>
+        <v>161</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>171</v>
+      </c>
       <c r="E46" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>131</v>
+        <v>173</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="3">
         <v>11750079275</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>77566202600506</v>
+        <v>77566202601074</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>175</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I47" s="3">
         <v>11750079275</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>77566202600910</v>
+        <v>77566202601090</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="D48" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="3">
         <v>11750079275</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>77566202601074</v>
+        <v>77566202601249</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F49" s="2" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="3">
         <v>11750079275</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>77566202601090</v>
+        <v>77639524600015</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="I50" s="3">
-        <v>11750079275</v>
+        <v>82420001542</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>77566202601249</v>
+        <v>78050734900048</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>184</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="3">
-        <v>11750079275</v>
+        <v>22600001660</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>78050734900048</v>
+        <v>78050734900121</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="F52" s="2" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="3">
         <v>22600001660</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>78050734900121</v>
+        <v>78050734900139</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I53" s="3">
         <v>22600001660</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>78050734900139</v>
+        <v>78071405100031</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="D54" s="2"/>
+        <v>188</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>188</v>
+      </c>
       <c r="E54" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="F54" s="2" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="3">
-        <v>22600001660</v>
+        <v>25140000514</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>78071405100031</v>
+        <v>78106280700016</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="D55" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>193</v>
+        <v>163</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="I55" s="3">
-        <v>25140000514</v>
+        <v>23760001576</v>
       </c>
       <c r="J55" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
-        <v>78106280700016</v>
+        <v>78106280700032</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>131</v>
+        <v>194</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I56" s="3">
         <v>23760001576</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
-        <v>78106280700032</v>
+        <v>78291196000055</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>196</v>
+        <v>128</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>197</v>
+        <v>129</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I57" s="3">
-        <v>23760001576</v>
+        <v>93131778913</v>
       </c>
       <c r="J57" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
-        <v>78291196000055</v>
+        <v>78334259500049</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
-        <v>142</v>
+        <v>197</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>143</v>
+        <v>198</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="I58" s="3">
-        <v>93131778913</v>
+        <v>41540002154</v>
       </c>
       <c r="J58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
-        <v>78334259500049</v>
+        <v>78360423400055</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>201</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="I59" s="3">
-        <v>41540002154</v>
+        <v>31590005759</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
-        <v>78360423400055</v>
+        <v>78835426400095</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>202</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>204</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I60" s="3">
-        <v>31590005759</v>
+        <v>52440004544</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
-        <v>78835426400095</v>
+        <v>78835426400111</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D61" s="2"/>
       <c r="E61" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="F61" s="2" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="3">
         <v>52440004544</v>
       </c>
       <c r="J61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
-        <v>78835426400111</v>
+        <v>78835426400129</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="F62" s="2" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I62" s="3">
         <v>52440004544</v>
       </c>
       <c r="J62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
-        <v>78835426400129</v>
+        <v>79008626800014</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>211</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I63" s="3">
-        <v>52440004544</v>
+        <v>54160078316</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>79008626800014</v>
+        <v>80443252400010</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>212</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>214</v>
+        <v>99</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
-        <v>29</v>
+        <v>214</v>
       </c>
       <c r="I64" s="3">
-        <v>54160078316</v>
+        <v>31590878459</v>
       </c>
       <c r="J64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D65" s="2"/>
@@ -4991,31 +4991,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/20/2026 11:36:35</dc:description>
+  <dc:description>Export en date du 05/06/2026 23:23:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>