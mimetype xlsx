--- v4 (2026-05-06)
+++ v5 (2026-06-28)
@@ -4991,31 +4991,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/06/2026 23:23:31</dc:description>
+  <dc:description>Export en date du 06/28/2026 03:30:05</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>