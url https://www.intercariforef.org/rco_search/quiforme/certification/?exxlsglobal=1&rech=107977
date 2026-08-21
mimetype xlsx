--- v5 (2026-06-28)
+++ v6 (2026-08-21)
@@ -241,51 +241,51 @@
   <si>
     <t>GRETA GRAND LITTORAL</t>
   </si>
   <si>
     <t>320 BOULEVARD DU HUIT MAI 62100 CALAIS</t>
   </si>
   <si>
     <t>11/04/1989</t>
   </si>
   <si>
     <t>3162P000862</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL HENRI SENEZ</t>
   </si>
   <si>
     <t>GRETA GRAND ARTOIS</t>
   </si>
   <si>
     <t>533 BOULEVARD FERNAND DARCHICOURT 62110 HENIN-BEAUMONT</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT LA FAYETTE – LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
+    <t>LYCEE POLYVALENT LA FAYETTE - LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
     <t>LYCEE GEN TECH LA MARTINIERE MONPLAISIR</t>
   </si>
   <si>
     <t>GRETA CFA LYON METROPOLE</t>
   </si>
   <si>
     <t>41 RUE ANTOINE LUMIERE 69008 LYON</t>
   </si>
   <si>
     <t>8269P002769</t>
   </si>
@@ -646,51 +646,51 @@
   <si>
     <t>AFPI PAYS DE LA LOIRE</t>
   </si>
   <si>
     <t>9 RUE DE L'HALBRANE 44340 BOUGUENAIS</t>
   </si>
   <si>
     <t>15/06/2020</t>
   </si>
   <si>
     <t>50 RUE JEAN ESSWEIN 85000 LA ROCHE-SUR-YON</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>11 RUE ALBERT EINSTEIN 44600 SAINT-NAZAIRE</t>
   </si>
   <si>
     <t>15/06/2024</t>
   </si>
   <si>
     <t>AFPI INSERTION POITOU CHARENTE</t>
   </si>
   <si>
-    <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
+    <t>33 RUE DE L'ARSENAL 16000 ANGOULEME</t>
   </si>
   <si>
     <t>19/11/2012</t>
   </si>
   <si>
     <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
   </si>
   <si>
     <t>21 RUE PELLART 59100 ROUBAIX</t>
   </si>
   <si>
     <t>85.31Z</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>9 BOULEVARD DE LOUVAIN 13008 MARSEILLE</t>
   </si>
@@ -4991,31 +4991,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/28/2026 03:30:05</dc:description>
+  <dc:description>Export en date du 08/22/2026 01:56:22</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>