--- v2 (2026-03-20)
+++ v3 (2026-05-06)
@@ -1683,51 +1683,51 @@
         <v>19440029700025</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>75</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="3">
         <v>52440417944</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>19450782800045</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E15" s="2" t="s">
@@ -4402,31 +4402,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/20/2026 16:53:18</dc:description>
+  <dc:description>Export en date du 05/06/2026 23:23:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>