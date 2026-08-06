--- v3 (2026-05-06)
+++ v4 (2026-08-06)
@@ -274,51 +274,51 @@
   <si>
     <t>GRETA CENTRE-VAL DE LOIRE</t>
   </si>
   <si>
     <t>3 AVENUE VOLTAIRE 45100 ORLEANS</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>LYCEE GENERAL TECHNOLOGIQUE HENRI LORITZ</t>
   </si>
   <si>
     <t>GRETA LORRAINE CENTRE</t>
   </si>
   <si>
     <t>29 RUE DES JARDINIERS 54000 NANCY</t>
   </si>
   <si>
     <t>01/01/1989</t>
   </si>
   <si>
     <t>4154P000154</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT LA FAYETTE – LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
+    <t>LYCEE POLYVALENT LA FAYETTE - LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT NIEPCE BALLEURE</t>
   </si>
   <si>
     <t>GRETA 71 SUD BOURGOGNE</t>
   </si>
   <si>
     <t>141 AVENUE BOUCICAUT 71100 CHALON-SUR-SAONE</t>
   </si>
   <si>
     <t>01/05/1989</t>
   </si>
@@ -385,50 +385,62 @@
   <si>
     <t>GRETA DU LIMOUSIN</t>
   </si>
   <si>
     <t>7 AVENUE SAINT ELOI 87000 LIMOGES</t>
   </si>
   <si>
     <t>06/03/1989</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT ALGOUD-LAFFEMAS - LYCEE DES METIERS DU NUMERIQUE</t>
   </si>
   <si>
     <t>GRETA ARDECHE DROME</t>
   </si>
   <si>
     <t>37-39 37 RUE BARTHELEMY DE LAFFEMAS 26000 VALENCE</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>8226P000726</t>
   </si>
   <si>
+    <t>ASS DEVELOP APPRENTIS INDUSTRIEL ADOUR</t>
+  </si>
+  <si>
+    <t>4 RUE FRERES C ET A D ORBIGNY 64000 PAU</t>
+  </si>
+  <si>
+    <t>01/01/2007</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
     <t>ASS POUR PROMOTION DU CERTA</t>
   </si>
   <si>
     <t>3 AVENUE MARCEL CACHIN 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>19/05/2022</t>
   </si>
   <si>
     <t>SOFIP</t>
   </si>
   <si>
     <t>ZI N 2 BAT 100 RUE PABLO PICASSO 59220 ROUVIGNIES</t>
   </si>
   <si>
     <t>01/01/1994</t>
   </si>
   <si>
     <t>CFAI-APC LORRAINE</t>
   </si>
   <si>
     <t>SITE TECHNOLOGIQUE ST JACQUES II 10 RUE ALFRED KASTLER 54320 MAXEVILLE</t>
   </si>
   <si>
     <t>26/08/1996</t>
@@ -475,87 +487,75 @@
   <si>
     <t>CFAI DE CHAMPAGNE ARDENNE</t>
   </si>
   <si>
     <t>131 AVENUE CHARLES DE GAULLE 08000 CHARLEVILLE-MEZIERES</t>
   </si>
   <si>
     <t>12 RUE DE QUEBEC 10430 ROSIERES-PRES-TROYES</t>
   </si>
   <si>
     <t>01/07/2013</t>
   </si>
   <si>
     <t>4 RUE DE LA TAMBOURINE 52100 SAINT-DIZIER</t>
   </si>
   <si>
     <t>3 RUE MAX HOLSTE 51100 REIMS</t>
   </si>
   <si>
     <t>28/06/2013</t>
   </si>
   <si>
     <t>ASS FORM PROF INDUSTRIE DE L'ADOUR</t>
   </si>
   <si>
-    <t>4 RUE FRERES C ET A D ORBIGNY 64000 PAU</t>
-[...1 lines deleted...]
-  <si>
     <t>01/10/1997</t>
   </si>
   <si>
-    <t>ASS DEVELOP APPRENTIS INDUSTRIEL ADOUR</t>
-[...7 lines deleted...]
-  <si>
     <t>AFPI ACM FORMATION</t>
   </si>
   <si>
     <t>89 RUE PECLET 59300 VALENCIENNES</t>
   </si>
   <si>
     <t>01/04/2003</t>
   </si>
   <si>
     <t>ALLIANCE FORMATION POUR L'INDUSTRIE</t>
   </si>
   <si>
     <t>135 AVENUE CHARLES DE GAULLE 08000 CHARLEVILLE-MEZIERES</t>
   </si>
   <si>
     <t>01/11/2022</t>
   </si>
   <si>
     <t>T.S.R. FORMATION</t>
   </si>
   <si>
-    <t>36 PARC D’ACTIVITES DE DOUZIES 59600 MAUBEUGE</t>
+    <t>36 PARC D'ACTIVITES DE DOUZIES 59600 MAUBEUGE</t>
   </si>
   <si>
     <t>01/11/2017</t>
   </si>
   <si>
     <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>82 RUE DE L'HOTEL DE VILLE 75004 PARIS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>CENTRE FORMATION APPRENTIS 1875K</t>
   </si>
   <si>
     <t>RUE RAOUL FOLLEREAU 42350 LA TALAUDIERE</t>
   </si>
   <si>
     <t>05/11/1980</t>
   </si>
   <si>
     <t>CENTRE DE FORMATION D'APPRENTIS</t>
   </si>
@@ -640,51 +640,51 @@
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>9 RUE DE L'HALBRANE 44340 BOUGUENAIS</t>
   </si>
   <si>
     <t>15/06/2020</t>
   </si>
   <si>
     <t>CENTRE PIERRE COINTREAU 132 AVENUE DE LATTRE DE TASSIGNY 49000 ANGERS</t>
   </si>
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>50 RUE JEAN ESSWEIN 85000 LA ROCHE-SUR-YON</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>AFPI INSERTION POITOU CHARENTE</t>
   </si>
   <si>
-    <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
+    <t>33 RUE DE L'ARSENAL 16000 ANGOULEME</t>
   </si>
   <si>
     <t>19/11/2012</t>
   </si>
   <si>
     <t>TRAJECTOIRE FORMATIONS TECHNIQUES</t>
   </si>
   <si>
     <t>TFT</t>
   </si>
   <si>
     <t>21 GRANDE RUE 39110 LA CHAPELLE-SUR-FURIEUSE</t>
   </si>
   <si>
     <t>15/11/2019</t>
   </si>
   <si>
     <t>GROUPE DE LA SALLE - REIMS</t>
   </si>
   <si>
     <t>94 AVENUE DE LAON 51100 REIMS</t>
   </si>
   <si>
     <t>01/03/2016</t>
   </si>
@@ -2087,527 +2087,527 @@
       <c r="F24" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>122</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>32938182600034</v>
+        <v>44010465100029</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="I25" s="3">
-        <v>82690165869</v>
+        <v>75640490564</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>34023989600038</v>
+        <v>32938182600034</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="3">
-        <v>31590138759</v>
+        <v>82690165869</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>34958609900021</v>
+        <v>34023989600038</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="I27" s="3">
-        <v>44540379354</v>
+        <v>31590138759</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>35109084000015</v>
+        <v>34958609900021</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>135</v>
+        <v>73</v>
       </c>
       <c r="I28" s="3">
-        <v>75331179633</v>
+        <v>44540379354</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>35263692200028</v>
+        <v>35109084000015</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>139</v>
       </c>
       <c r="I29" s="3">
-        <v>52440189944</v>
+        <v>75331179633</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>38855948600047</v>
+        <v>35263692200028</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>73</v>
+        <v>143</v>
       </c>
       <c r="I30" s="3">
-        <v>42680205768</v>
+        <v>52440189944</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>38855948600062</v>
+        <v>38855948600047</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>73</v>
       </c>
       <c r="I31" s="3">
         <v>42680205768</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>40120610700039</v>
+        <v>38855948600062</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>108</v>
+        <v>148</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>73</v>
       </c>
       <c r="I32" s="3">
-        <v>44510203351</v>
+        <v>42680205768</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>40120610700047</v>
+        <v>40120610700039</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
       <c r="I33" s="3">
         <v>44510203351</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>40120610700054</v>
+        <v>40120610700047</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="3">
         <v>44510203351</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>40120610700062</v>
+        <v>40120610700054</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="I35" s="3">
         <v>44510203351</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>41441296500017</v>
+        <v>40120610700062</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
       <c r="I36" s="3">
-        <v>72640157664</v>
+        <v>44510203351</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>44010465100029</v>
+        <v>41441296500017</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
-        <v>153</v>
+        <v>124</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="I37" s="3">
-        <v>75640490564</v>
+        <v>72640157664</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>44531243200021</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="3">
         <v>31590578459</v>
@@ -2918,51 +2918,51 @@
       <c r="K46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
         <v>78050734900097</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I47" s="3">
         <v>22600001660</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>30</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
         <v>78050734900121</v>
       </c>
@@ -3144,51 +3144,51 @@
         <v>18</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
         <v>78334259500049</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="I53" s="3">
         <v>41540002154</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
         <v>78835426400087</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
@@ -3405,51 +3405,51 @@
         <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
         <v>81890818800019</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="I60" s="3">
         <v>44510195451</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="2" t="s">
@@ -4402,31 +4402,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/06/2026 23:23:31</dc:description>
+  <dc:description>Export en date du 08/06/2026 04:30:08</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>