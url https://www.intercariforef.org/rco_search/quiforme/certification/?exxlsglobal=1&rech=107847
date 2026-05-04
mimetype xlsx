--- v2 (2026-03-05)
+++ v3 (2026-05-04)
@@ -145,78 +145,78 @@
   <si>
     <t>LA CARTONNERIE 824 AVENUE DU LYS 77190 DAMMARIE-LES-LYS</t>
   </si>
   <si>
     <t>01/11/2013</t>
   </si>
   <si>
     <t>PIGIER/MBWAY</t>
   </si>
   <si>
     <t>LE MILLENAIRE ALLEE JEAN-MARIE TJIBAOU 34000 MONTPELLIER</t>
   </si>
   <si>
     <t>31/12/2014</t>
   </si>
   <si>
     <t>PIGIER - MBWAY - IPAC BACHELOR FACTORY - MY DIGIT</t>
   </si>
   <si>
     <t>38 RUE ANATOLE FRANCE 92300 LEVALLOIS-PERRET</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>BOOSTER ACADEMY</t>
+  </si>
+  <si>
+    <t>4 RUE DE ROME 75008 PARIS</t>
+  </si>
+  <si>
+    <t>07/11/2013</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>INSTIT SUPER SECRET ETUD COMPT</t>
   </si>
   <si>
     <t>8 RUE FRANCOISE D'EAUBONNE 31200 TOULOUSE</t>
   </si>
   <si>
     <t>30/07/2013</t>
   </si>
   <si>
     <t>85.32Z</t>
-  </si>
-[...16 lines deleted...]
-    <t>85.59A</t>
   </si>
   <si>
     <t>BL FORMATION</t>
   </si>
   <si>
     <t>217 AVENUE PIERRE BROSSOLETTE 10000 TROYES</t>
   </si>
   <si>
     <t>20/09/2018</t>
   </si>
   <si>
     <t>ML FORMATION</t>
   </si>
   <si>
     <t>2 RUE DES PARMENTIERS 57000 METZ</t>
   </si>
   <si>
     <t>01/03/2017</t>
   </si>
   <si>
     <t>20/04/2022</t>
   </si>
   <si>
     <t>CSMPRO</t>
   </si>
@@ -1005,187 +1005,187 @@
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="3">
         <v>11755201275</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>67080157000037</v>
+        <v>45363531000064</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="G11" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="H11" s="2" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I11" s="3"/>
       <c r="J11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>45363531000064</v>
+        <v>67080157000037</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="G12" s="2" t="s">
         <v>51</v>
       </c>
+      <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="I12" s="3"/>
+      <c r="I12" s="3">
+        <v>73310006731</v>
+      </c>
       <c r="J12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>78937972400030</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I13" s="3">
         <v>21100077010</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>82791890500023</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="I14" s="3"/>
       <c r="J14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>85003894400011</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>60</v>
       </c>
@@ -1248,31 +1248,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/05/2026 16:49:40</dc:description>
+  <dc:description>Export en date du 05/04/2026 13:18:22</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>