--- v4 (2026-08-15)
+++ v5 (2026-10-04)
@@ -115,111 +115,111 @@
   <si>
     <t>684 AVENUE DU CLUB HIPPIQUE 13090 AIX-EN-PROVENCE</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>SCIENCES-U LYON</t>
   </si>
   <si>
     <t>EDUCTIVE LYON</t>
   </si>
   <si>
     <t>53 COURS ALBERT THOMAS 69003 LYON</t>
   </si>
   <si>
     <t>04/10/2002</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
+    <t>REGESEE</t>
+  </si>
+  <si>
+    <t>EFET PHOTO</t>
+  </si>
+  <si>
+    <t>20 RUE BOUVIER 75011 PARIS</t>
+  </si>
+  <si>
+    <t>01/08/2017</t>
+  </si>
+  <si>
+    <t>85.42Z</t>
+  </si>
+  <si>
+    <t>25/02/2019</t>
+  </si>
+  <si>
+    <t>EFET STUDIO CREA</t>
+  </si>
+  <si>
+    <t>1 RUE BOUVIER 75011 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/2018</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>MAESTRIS</t>
+  </si>
+  <si>
+    <t>01/03/2010</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
     <t>UNIVERIA</t>
   </si>
   <si>
     <t>6 RUE IRVOY 38000 GRENOBLE</t>
   </si>
   <si>
     <t>14/02/2014</t>
   </si>
   <si>
-    <t>85.42Z</t>
-[...25 lines deleted...]
-  <si>
     <t>SCIENCES-U LILLE</t>
   </si>
   <si>
     <t>159 161 163 BOULEVARD DE LA LIBERTE 59800 LILLE</t>
   </si>
   <si>
     <t>EFFICOM FORMATION</t>
   </si>
   <si>
     <t>159 BOULEVARD DE LA LIBERTE 59800 LILLE</t>
   </si>
   <si>
     <t>24/10/2017</t>
-  </si>
-[...10 lines deleted...]
-    <t>02/06/2023</t>
   </si>
   <si>
     <t>INSTITUT TECHNOLOGIES ET COMMUNICATION</t>
   </si>
   <si>
     <t>12 RUE DU QUATRE SEPTEMBRE 75002 PARIS</t>
   </si>
   <si>
     <t>01/09/2000</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DE L'ENSEIGNEMENT A DISTANCE</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>IMMEUBLE L'ENSOLEILLE BAT 5 405 CHEMIN DES PIBOULES 13090 AIX-EN-PROVENCE</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
@@ -848,294 +848,294 @@
       <c r="F5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="3">
         <v>82690820069</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>38768417800057</v>
+        <v>80054915600027</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="2"/>
+      <c r="D6" s="2" t="s">
+        <v>34</v>
+      </c>
       <c r="E6" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I6" s="3">
-        <v>82380084938</v>
+        <v>11755366475</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>80054915600027</v>
+        <v>80054915600035</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D7" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I7" s="3">
         <v>11755366475</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>80054915600035</v>
+        <v>80054915600043</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D8" s="2"/>
+        <v>33</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>39</v>
+      </c>
       <c r="E8" s="2" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I8" s="3">
         <v>11755366475</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>80054915600043</v>
+        <v>42380635500206</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="G9" s="2"/>
+      <c r="G9" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="H9" s="2" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="I9" s="3"/>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>39955313000044</v>
+        <v>38768417800057</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I10" s="3">
-        <v>11922935992</v>
+        <v>82380084938</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>41344501600020</v>
+        <v>39955313000044</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I11" s="3"/>
+      <c r="I11" s="3">
+        <v>11922935992</v>
+      </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>42380635500206</v>
+        <v>41344501600020</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G12" s="2" t="s">
         <v>53</v>
       </c>
+      <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="I12" s="3"/>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>43332219500010</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>54</v>
       </c>
@@ -1149,51 +1149,51 @@
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I13" s="3">
         <v>11753427375</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>48874104200037</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I14" s="3"/>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
@@ -1239,84 +1239,84 @@
       <c r="M15" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>53145866900037</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I16" s="3">
         <v>11755669475</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
         <v>53145866900045</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I17" s="3">
         <v>11755669475</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>77534496300035</v>
       </c>
@@ -1346,51 +1346,51 @@
       <c r="K18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>78994702500043</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="3">
         <v>11755668975</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>79127226300017</v>
       </c>
@@ -1498,31 +1498,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/15/2026 13:11:26</dc:description>
+  <dc:description>Export en date du 10/04/2026 11:11:18</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>