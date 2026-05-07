--- v3 (2026-03-22)
+++ v4 (2026-05-07)
@@ -103,111 +103,111 @@
   <si>
     <t>CHAMBRE COMMERCE ET INDUSTRIE MORBIHAN</t>
   </si>
   <si>
     <t>21 QUAI DES INDES 56100 LORIENT</t>
   </si>
   <si>
     <t>5356P001456</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE LA REUNION</t>
   </si>
   <si>
     <t>CCI REUNION-POLE FORMATION NORD</t>
   </si>
   <si>
     <t>ZI DU CHAUDRON 12 RUE GABRIEL DE KERVEGUEN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>02/02/1996</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
+    <t>ASSOCIATION O.R.T.</t>
+  </si>
+  <si>
+    <t>LYCEE G &amp; T MAURICE GRYNFOGEL</t>
+  </si>
+  <si>
+    <t>14 RUE ETIENNE COLLONGUES 31770 COLOMIERS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>85.31Z</t>
+  </si>
+  <si>
+    <t>LYCEE PROFESSIONNEL PRIVE ORT</t>
+  </si>
+  <si>
+    <t>133 RUE MARIUS BERLIET 69008 LYON</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>LYCEE TECHNOLOGIQUE</t>
+  </si>
+  <si>
+    <t>43 RUE RASPAIL 93100 MONTREUIL</t>
+  </si>
+  <si>
+    <t>01/01/1921</t>
+  </si>
+  <si>
     <t>GROUPE 3IL</t>
   </si>
   <si>
     <t>43 RUE SAINTE ANNE 87000 LIMOGES</t>
   </si>
   <si>
     <t>06/06/1994</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>EFREI PARIS</t>
   </si>
   <si>
     <t>30 A 32 30 AVENUE DE LA REPUBLIQUE 94800 VILLEJUIF</t>
   </si>
   <si>
     <t>04/02/2000</t>
   </si>
   <si>
     <t>CEFIM (CENTRE EUROPEEN DE FORMATION INFORMATIQUE ET MULTIMEDIA)</t>
   </si>
   <si>
     <t>50 AVENUE DE PONT-CHER 37200 TOURS</t>
   </si>
   <si>
     <t>01/11/2023</t>
-  </si>
-[...31 lines deleted...]
-    <t>01/01/1921</t>
   </si>
   <si>
     <t>IMIE PARIS INSTITUT DE LA FILIERE NUMERIQUE</t>
   </si>
   <si>
     <t>70 RUE ANATOLE FRANCE 92300 LEVALLOIS-PERRET</t>
   </si>
   <si>
     <t>10/04/2017</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>AVAMA ASSOCIATION</t>
   </si>
   <si>
     <t>CAMPUS DE MONTPELLIER</t>
   </si>
   <si>
     <t>ZAC LES PORTES DE L'AEROPORT 380 RUE DU SALAISON 34130 MAUGUIO</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
@@ -749,264 +749,264 @@
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="3">
         <v>98970017797</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>39770462800015</v>
+        <v>77568810400048</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I5" s="3">
-        <v>74870139387</v>
+        <v>11752836675</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>39889833800023</v>
+        <v>77568810400063</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="D6" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>34</v>
+      </c>
       <c r="E6" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="I6" s="3">
-        <v>11940940094</v>
+        <v>11752836675</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>75301474500032</v>
+        <v>77568810400113</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D7" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>37</v>
+      </c>
       <c r="E7" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="I7" s="3">
-        <v>24370303337</v>
+        <v>11752836675</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>77568810400048</v>
+        <v>39770462800015</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I8" s="3">
-        <v>11752836675</v>
+        <v>74870139387</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>77568810400063</v>
+        <v>39889833800023</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D9" s="2" t="s">
         <v>44</v>
       </c>
+      <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I9" s="3">
-        <v>11752836675</v>
+        <v>11940940094</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>77568810400113</v>
+        <v>75301474500032</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D10" s="2" t="s">
         <v>47</v>
       </c>
+      <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="I10" s="3">
-        <v>11752836675</v>
+        <v>24370303337</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>82907572000013</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="2"/>
@@ -1035,51 +1035,51 @@
       <c r="M11" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>92369614000022</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="I12" s="3">
         <v>76311231331</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -1107,31 +1107,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/22/2026 20:20:18</dc:description>
+  <dc:description>Export en date du 05/07/2026 10:58:30</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>