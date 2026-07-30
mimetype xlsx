--- v4 (2026-05-07)
+++ v5 (2026-07-30)
@@ -103,123 +103,123 @@
   <si>
     <t>CHAMBRE COMMERCE ET INDUSTRIE MORBIHAN</t>
   </si>
   <si>
     <t>21 QUAI DES INDES 56100 LORIENT</t>
   </si>
   <si>
     <t>5356P001456</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE LA REUNION</t>
   </si>
   <si>
     <t>CCI REUNION-POLE FORMATION NORD</t>
   </si>
   <si>
     <t>ZI DU CHAUDRON 12 RUE GABRIEL DE KERVEGUEN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>02/02/1996</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
+    <t>CEFIM (CENTRE EUROPEEN DE FORMATION INFORMATIQUE ET MULTIMEDIA)</t>
+  </si>
+  <si>
+    <t>50 AVENUE DE PONT-CHER 37200 TOURS</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>IMIE PARIS INSTITUT DE LA FILIERE NUMERIQUE</t>
+  </si>
+  <si>
+    <t>70 RUE ANATOLE FRANCE 92300 LEVALLOIS-PERRET</t>
+  </si>
+  <si>
+    <t>10/04/2017</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>GROUPE 3IL</t>
+  </si>
+  <si>
+    <t>43 RUE SAINTE ANNE 87000 LIMOGES</t>
+  </si>
+  <si>
+    <t>06/06/1994</t>
+  </si>
+  <si>
+    <t>85.42Z</t>
+  </si>
+  <si>
+    <t>EFREI PARIS</t>
+  </si>
+  <si>
+    <t>30 A 32 30 AVENUE DE LA REPUBLIQUE 94800 VILLEJUIF</t>
+  </si>
+  <si>
+    <t>04/02/2000</t>
+  </si>
+  <si>
     <t>ASSOCIATION O.R.T.</t>
   </si>
   <si>
     <t>LYCEE G &amp; T MAURICE GRYNFOGEL</t>
   </si>
   <si>
     <t>14 RUE ETIENNE COLLONGUES 31770 COLOMIERS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>85.31Z</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL PRIVE ORT</t>
   </si>
   <si>
     <t>133 RUE MARIUS BERLIET 69008 LYON</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>LYCEE TECHNOLOGIQUE</t>
   </si>
   <si>
     <t>43 RUE RASPAIL 93100 MONTREUIL</t>
   </si>
   <si>
     <t>01/01/1921</t>
-  </si>
-[...40 lines deleted...]
-    <t>85.59B</t>
   </si>
   <si>
     <t>AVAMA ASSOCIATION</t>
   </si>
   <si>
     <t>CAMPUS DE MONTPELLIER</t>
   </si>
   <si>
     <t>ZAC LES PORTES DE L'AEROPORT 380 RUE DU SALAISON 34130 MAUGUIO</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -749,337 +749,337 @@
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="3">
         <v>98970017797</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>77568810400048</v>
+        <v>75301474500032</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="2"/>
+      <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="I5" s="3">
-        <v>11752836675</v>
+        <v>24370303337</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>77568810400063</v>
+        <v>82907572000013</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="D6" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I6" s="3">
-        <v>11752836675</v>
+        <v>11922179992</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>77568810400113</v>
+        <v>39770462800015</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D7" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I7" s="3">
-        <v>11752836675</v>
+        <v>74870139387</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>39770462800015</v>
+        <v>39889833800023</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="D8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="I8" s="3">
-        <v>74870139387</v>
+        <v>11940940094</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>39889833800023</v>
+        <v>77568810400048</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I9" s="3">
-        <v>11940940094</v>
+        <v>11752836675</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>75301474500032</v>
+        <v>77568810400063</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="D10" s="2"/>
+        <v>43</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="E10" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I10" s="3">
-        <v>24370303337</v>
+        <v>11752836675</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>82907572000013</v>
+        <v>77568810400113</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="D11" s="2"/>
+        <v>43</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>51</v>
+      </c>
       <c r="E11" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I11" s="3">
-        <v>11922179992</v>
+        <v>11752836675</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>92369614000022</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="I12" s="3">
         <v>76311231331</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -1107,31 +1107,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/07/2026 10:58:30</dc:description>
+  <dc:description>Export en date du 07/30/2026 03:02:53</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>