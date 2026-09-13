--- v5 (2026-07-30)
+++ v6 (2026-09-13)
@@ -103,123 +103,123 @@
   <si>
     <t>CHAMBRE COMMERCE ET INDUSTRIE MORBIHAN</t>
   </si>
   <si>
     <t>21 QUAI DES INDES 56100 LORIENT</t>
   </si>
   <si>
     <t>5356P001456</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE LA REUNION</t>
   </si>
   <si>
     <t>CCI REUNION-POLE FORMATION NORD</t>
   </si>
   <si>
     <t>ZI DU CHAUDRON 12 RUE GABRIEL DE KERVEGUEN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>02/02/1996</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
+    <t>GROUPE 3IL</t>
+  </si>
+  <si>
+    <t>43 RUE SAINTE ANNE 87000 LIMOGES</t>
+  </si>
+  <si>
+    <t>06/06/1994</t>
+  </si>
+  <si>
+    <t>85.42Z</t>
+  </si>
+  <si>
+    <t>EFREI PARIS</t>
+  </si>
+  <si>
+    <t>30 A 32 30 AVENUE DE LA REPUBLIQUE 94800 VILLEJUIF</t>
+  </si>
+  <si>
+    <t>04/02/2000</t>
+  </si>
+  <si>
     <t>CEFIM (CENTRE EUROPEEN DE FORMATION INFORMATIQUE ET MULTIMEDIA)</t>
   </si>
   <si>
     <t>50 AVENUE DE PONT-CHER 37200 TOURS</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
+    <t>ASSOCIATION O.R.T.</t>
+  </si>
+  <si>
+    <t>LYCEE G &amp; T MAURICE GRYNFOGEL</t>
+  </si>
+  <si>
+    <t>14 RUE ETIENNE COLLONGUES 31770 COLOMIERS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>85.31Z</t>
+  </si>
+  <si>
+    <t>LYCEE PROFESSIONNEL PRIVE ORT</t>
+  </si>
+  <si>
+    <t>133 RUE MARIUS BERLIET 69008 LYON</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>LYCEE TECHNOLOGIQUE</t>
+  </si>
+  <si>
+    <t>43 RUE RASPAIL 93100 MONTREUIL</t>
+  </si>
+  <si>
+    <t>01/01/1921</t>
+  </si>
+  <si>
     <t>IMIE PARIS INSTITUT DE LA FILIERE NUMERIQUE</t>
   </si>
   <si>
     <t>70 RUE ANATOLE FRANCE 92300 LEVALLOIS-PERRET</t>
   </si>
   <si>
     <t>10/04/2017</t>
   </si>
   <si>
     <t>85.59B</t>
-  </si>
-[...52 lines deleted...]
-    <t>01/01/1921</t>
   </si>
   <si>
     <t>AVAMA ASSOCIATION</t>
   </si>
   <si>
     <t>CAMPUS DE MONTPELLIER</t>
   </si>
   <si>
     <t>ZAC LES PORTES DE L'AEROPORT 380 RUE DU SALAISON 34130 MAUGUIO</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -749,337 +749,337 @@
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="3">
         <v>98970017797</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>75301474500032</v>
+        <v>39770462800015</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D5" s="2"/>
+      <c r="D5" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I5" s="3">
-        <v>24370303337</v>
+        <v>74870139387</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>82907572000013</v>
+        <v>39889833800023</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I6" s="3">
-        <v>11922179992</v>
+        <v>11940940094</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>39770462800015</v>
+        <v>75301474500032</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="D7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="I7" s="3">
-        <v>74870139387</v>
+        <v>24370303337</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>39889833800023</v>
+        <v>77568810400048</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I8" s="3">
-        <v>11940940094</v>
+        <v>11752836675</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>77568810400048</v>
+        <v>77568810400063</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I9" s="3">
         <v>11752836675</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>77568810400063</v>
+        <v>77568810400113</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D10" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="I10" s="3">
         <v>11752836675</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>77568810400113</v>
+        <v>82907572000013</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D11" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I11" s="3">
-        <v>11752836675</v>
+        <v>11922179992</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>92369614000022</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="I12" s="3">
         <v>76311231331</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -1107,31 +1107,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/30/2026 03:02:53</dc:description>
+  <dc:description>Export en date du 09/13/2026 12:16:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>