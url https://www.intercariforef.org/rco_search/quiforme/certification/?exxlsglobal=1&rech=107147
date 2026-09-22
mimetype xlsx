--- v4 (2026-05-26)
+++ v5 (2026-09-22)
@@ -1836,154 +1836,154 @@
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I30" s="3">
         <v>11754788375</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>77572257200762</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="G31" s="2"/>
+      <c r="G31" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="H31" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="I31" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I31" s="3"/>
       <c r="J31" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>77572257200820</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I32" s="3">
         <v>11754788375</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>77572257200838</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="G33" s="2"/>
+      <c r="G33" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="H33" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="I33" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I33" s="3"/>
       <c r="J33" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>77572257200846</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I34" s="3">
         <v>11754788375</v>
@@ -2810,31 +2810,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/26/2026 08:22:59</dc:description>
+  <dc:description>Export en date du 09/22/2026 16:00:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>