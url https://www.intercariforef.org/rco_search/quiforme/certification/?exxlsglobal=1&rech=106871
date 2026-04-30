--- v2 (2026-02-14)
+++ v3 (2026-04-30)
@@ -283,111 +283,111 @@
   <si>
     <t>RETRAVAILLER DANS L OUEST</t>
   </si>
   <si>
     <t>PARC TERTIAIRE DE L'AUBINIERE 7 AVENUE DES AMETHYSTES 44300 NANTES</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>PRO SYSTEMES</t>
   </si>
   <si>
     <t>GROUPE FORMATION SYSTEMES</t>
   </si>
   <si>
     <t>26 RUE DE LA GARE 69009 LYON</t>
   </si>
   <si>
     <t>01/09/2012</t>
   </si>
   <si>
+    <t>UNION GEST ETS CAISSE ASSUR MALAD AQUITA</t>
+  </si>
+  <si>
+    <t>1 AVENUE COPERNIC 64000 PAU</t>
+  </si>
+  <si>
+    <t>08/09/2014</t>
+  </si>
+  <si>
+    <t>UGECAM OCCITANIE</t>
+  </si>
+  <si>
+    <t>435 AVENUE GEORGES FRECHE 34170 CASTELNAU-LE-LEZ</t>
+  </si>
+  <si>
+    <t>15/12/1999</t>
+  </si>
+  <si>
+    <t>PROFORMALYS</t>
+  </si>
+  <si>
+    <t>14 AVENUE DE L'OPERA 75001 PARIS</t>
+  </si>
+  <si>
+    <t>01/03/2006</t>
+  </si>
+  <si>
+    <t>ACTION FORMALYS</t>
+  </si>
+  <si>
+    <t>5 RUE FENELON 75010 PARIS</t>
+  </si>
+  <si>
+    <t>01/08/2011</t>
+  </si>
+  <si>
+    <t>BTP RESIDENCES MEDICO SOCIALES</t>
+  </si>
+  <si>
+    <t>"LE BELLOY" 60860 SAINT-OMER-EN-CHAUSSEE</t>
+  </si>
+  <si>
+    <t>01/01/2006</t>
+  </si>
+  <si>
+    <t>86.10Z</t>
+  </si>
+  <si>
     <t>A C BAT - ASSISTANCE CONSEIL EN BATIMENT</t>
   </si>
   <si>
     <t>5 LOTISSEMENT CADJ LD CONVENANCE 97122 BAIE-MAHAULT</t>
   </si>
   <si>
     <t>21/02/2012</t>
   </si>
   <si>
     <t>74.90A</t>
   </si>
   <si>
-    <t>UNION GEST ETS CAISSE ASSUR MALAD AQUITA</t>
-[...47 lines deleted...]
-    <t>ASS OUVRIERE COMPAGNON DEVOIR TOUR FRANC</t>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>82 RUE DE L'HOTEL DE VILLE 75004 PARIS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>FONDATION FRANCO BRITANNIQUE DE SILLERY</t>
   </si>
   <si>
     <t>CENTRE POST CURE-READAPTATION DE SILLERY</t>
   </si>
   <si>
     <t>2 RUE DE CHARAINTRU 91360 EPINAY-SUR-ORGE</t>
   </si>
   <si>
     <t>ASS READAPTATION FORMAT PROFESSIONNELLE</t>
   </si>
   <si>
     <t>57 RUE ALBERT CAMUS 68200 MULHOUSE</t>
   </si>
   <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
@@ -1644,266 +1644,266 @@
       <c r="F19" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I19" s="3">
         <v>83630163163</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>75003578400016</v>
+        <v>42349433500148</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="I20" s="3">
-        <v>95970185297</v>
+        <v>72330811733</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>42349433500148</v>
+        <v>42459649200050</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="I21" s="3">
-        <v>72330811733</v>
+        <v>91340075134</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>42459649200050</v>
+        <v>44069524500025</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I22" s="3">
-        <v>91340075134</v>
+        <v>11754701875</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>44069524500025</v>
+        <v>45075896600037</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="3">
-        <v>11754701875</v>
+        <v>11754697475</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>45075896600037</v>
+        <v>48841184400118</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F24" s="2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I24" s="3"/>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>48841184400118</v>
+        <v>75003578400016</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="I25" s="3"/>
+      <c r="I25" s="3">
+        <v>95970185297</v>
+      </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>77566202600019</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I26" s="3">
         <v>11750079275</v>
@@ -3250,31 +3250,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 14:03:39</dc:description>
+  <dc:description>Export en date du 04/30/2026 22:43:48</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>