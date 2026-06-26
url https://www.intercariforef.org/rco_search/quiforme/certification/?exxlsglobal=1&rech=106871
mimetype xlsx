--- v3 (2026-04-30)
+++ v4 (2026-06-26)
@@ -3250,31 +3250,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/30/2026 22:43:48</dc:description>
+  <dc:description>Export en date du 06/26/2026 03:24:26</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>