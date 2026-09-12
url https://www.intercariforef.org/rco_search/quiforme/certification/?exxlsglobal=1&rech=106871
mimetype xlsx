--- v4 (2026-06-26)
+++ v5 (2026-09-12)
@@ -154,51 +154,51 @@
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT JEAN MERMOZ</t>
   </si>
   <si>
     <t>GRETA CFA MONTPELLIER LITTORAL</t>
   </si>
   <si>
     <t>717 AVENUE JEAN MERMOZ 34000 MONTPELLIER</t>
   </si>
   <si>
     <t>02/05/1989</t>
   </si>
   <si>
     <t>9134P045834</t>
   </si>
   <si>
     <t>LYCEE ELLA FITZGERALD</t>
   </si>
   <si>
     <t>GRETA NORD ISERE</t>
   </si>
   <si>
-    <t>LE TRANSALPIN 2 33 AVENUE D’ITALIE 38300 BOURGOIN-JALLIEU</t>
+    <t>LE TRANSALPIN 2 33 AVENUE D'ITALIE 38300 BOURGOIN-JALLIEU</t>
   </si>
   <si>
     <t>01/11/2011</t>
   </si>
   <si>
     <t>8238P001638</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT CHEVROLLIER</t>
   </si>
   <si>
     <t>GRETA-CFA 49</t>
   </si>
   <si>
     <t>3 RUE DE LETANDUERE 49000 ANGERS</t>
   </si>
   <si>
     <t>01/01/2008</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE GASTON BERGER</t>
   </si>
   <si>
     <t>GRETA LILLE METROPOLE</t>
   </si>
@@ -3250,31 +3250,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 03:24:26</dc:description>
+  <dc:description>Export en date du 09/12/2026 15:49:12</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>