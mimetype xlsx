--- v1 (2026-01-09)
+++ v2 (2026-04-19)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -310,50 +310,53 @@
   <si>
     <t>65 RUE DE SAINT-BRIEUC 35000 RENNES</t>
   </si>
   <si>
     <t>28/12/2019</t>
   </si>
   <si>
     <t>UNIVERSITE CLERMONT AUVERGNE</t>
   </si>
   <si>
     <t>49 BOULEVARD FRANCOIS MITTERRAND 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>09/12/2020</t>
   </si>
   <si>
     <t>COMMUNAUTE D'UNIVERSITES ET ETABLISSEMENTS UNIVERSITE PARIS-EST</t>
   </si>
   <si>
     <t>6-8 6 AVENUE BLAISE PASCAL 77420 CHAMPS-SUR-MARNE</t>
   </si>
   <si>
     <t>04/12/2020</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
     <t>NANTES UNIVERSITE</t>
   </si>
   <si>
     <t>1 QUAI DE TOURVILLE 44300 NANTES</t>
   </si>
   <si>
     <t>04/10/2021</t>
   </si>
   <si>
     <t>UNIVERSITE DE LILLE</t>
   </si>
   <si>
     <t>42 RUE PAUL DUEZ 59800 LILLE</t>
   </si>
   <si>
     <t>22/09/2021</t>
   </si>
   <si>
     <t>163 RUE AUGUSTE BROUSSONNET 34090 MONTPELLIER</t>
   </si>
   <si>
     <t>UNIVERSITE DE RENNES</t>
   </si>
   <si>
     <t>CAMPUS DE BEAULIEU 263 AVENUE GENERAL LECLERC 35700 RENNES</t>
@@ -406,53 +409,50 @@
   <si>
     <t>25/05/2020</t>
   </si>
   <si>
     <t>9420P208520</t>
   </si>
   <si>
     <t>BRETAGNE INP</t>
   </si>
   <si>
     <t>TECHNOPOLE BREST IROISE LA POINTE DU DIABLE 29280 PLOUZANE</t>
   </si>
   <si>
     <t>01/09/1992</t>
   </si>
   <si>
     <t>UNIVERSITE BREST BRETAGNE OCCIDENTALE</t>
   </si>
   <si>
     <t>3 RUE MATTHIEU GALLOU 29200 BREST</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
-    <t>5329P003029</t>
-[...1 lines deleted...]
-  <si>
     <t>UNIVERSITE TOULOUSE II</t>
   </si>
   <si>
     <t>5 ALLEE ANTONIO MACHADO 31100 TOULOUSE</t>
   </si>
   <si>
     <t>7331P001531</t>
   </si>
   <si>
     <t>UNIVERSITE BORDEAUX MONTAIGNE BORDEAUX III</t>
   </si>
   <si>
     <t>DOM UNIVERSITAIRE 33600 PESSAC</t>
   </si>
   <si>
     <t>UNIVERSITE MONTPELLIER III PAUL VALERY</t>
   </si>
   <si>
     <t>ROUTE DE MENDE 34090 MONTPELLIER</t>
   </si>
   <si>
     <t>ECOLE NATIONALE SUPERIEURE DE CHIMIE</t>
   </si>
   <si>
     <t>11 ALL DE BEAULIEU 35000 RENNES</t>
@@ -713,53 +713,50 @@
     <t>9383P002683</t>
   </si>
   <si>
     <t>ECOLE NATIONALE SUPERIEURE DE MECANIQUE ET D'AEROTECHNIQUE DE POITIERS</t>
   </si>
   <si>
     <t>TELEPORT 2 1 AVENUE CLEMENT ADER 86360 CHASSENEUIL-DU-POITOU</t>
   </si>
   <si>
     <t>21/10/1993</t>
   </si>
   <si>
     <t>UNIVERSITE DE POITIERS</t>
   </si>
   <si>
     <t>15 RUE DE L'HOTEL DIEU 86000 POITIERS</t>
   </si>
   <si>
     <t>17/10/1994</t>
   </si>
   <si>
     <t>5486P000386</t>
   </si>
   <si>
     <t>UNIVERSITE DE LIMOGES</t>
-  </si>
-[...1 lines deleted...]
-    <t>SERVICES CENTRAUX</t>
   </si>
   <si>
     <t>HOTEL DE L'UNIVERSITE 33 RUE FRANCOIS MITTERRAND 87000 LIMOGES</t>
   </si>
   <si>
     <t>15/04/2002</t>
   </si>
   <si>
     <t>7487P000287</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS NANTERRE</t>
   </si>
   <si>
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
@@ -2152,540 +2149,540 @@
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="3">
         <v>84630531763</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
         <v>13002807900015</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="G27" s="2"/>
+      <c r="G27" s="2" t="s">
+        <v>98</v>
+      </c>
       <c r="H27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I27" s="3"/>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
         <v>13002974700016</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="3">
         <v>52440958244</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>13002975400012</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I29" s="3">
         <v>32591104359</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>13002979600013</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I30" s="3">
         <v>76341153134</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>13003051300019</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I31" s="3">
         <v>53351157535</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>18004417400019</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>18009202500154</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I33" s="3"/>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>19101060200032</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>19202664900264</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>19290119700025</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I36" s="3">
         <v>53290831229</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>19290346600014</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I37" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I37" s="3"/>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>19311383400017</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>133</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
         <v>19331766600017</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I39" s="3">
         <v>72330704833</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
         <v>19341089100017</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>53</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I40" s="3"/>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
         <v>19350077400016</v>
       </c>
@@ -2752,88 +2749,88 @@
       <c r="K42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>19350936100013</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>144</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>146</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="3"/>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
         <v>19350937900015</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>147</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>149</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
         <v>19370800500478</v>
       </c>
@@ -3200,51 +3197,51 @@
       <c r="K54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
         <v>19660437500010</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>190</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
         <v>19681166500013</v>
       </c>
@@ -3274,162 +3271,162 @@
       <c r="K56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
         <v>19720916600010</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I57" s="3">
         <v>52720107272</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
         <v>19730858800015</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>197</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>199</v>
       </c>
       <c r="J58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
         <v>19751717000019</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>202</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
         <v>19751719600014</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>203</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>205</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
         <v>19753478700043</v>
       </c>
@@ -3496,164 +3493,164 @@
       <c r="K62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
         <v>19753742600011</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>212</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>214</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>217</v>
       </c>
       <c r="J64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
         <v>19801344300017</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>221</v>
       </c>
       <c r="J65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>224</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
         <v>19860073600021</v>
       </c>
@@ -3717,249 +3714,247 @@
         <v>231</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
         <v>19870669900321</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="D69" s="2"/>
+      <c r="E69" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="E69" s="2" t="s">
+      <c r="F69" s="2" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
         <v>19921204400010</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
         <v>19931238000017</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="D71" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="E71" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="E71" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
         <v>19931827000014</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="D72" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="E72" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="E72" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I72" s="3"/>
       <c r="J72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
         <v>19971585500011</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
         <v>52828860800037</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="F74" s="2" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="I74" s="3"/>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -3985,31 +3980,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 01/09/2026 13:06:51</dc:description>
+  <dc:description>Export en date du 04/19/2026 13:26:53</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>