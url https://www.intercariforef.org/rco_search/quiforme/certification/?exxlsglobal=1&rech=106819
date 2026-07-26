--- v2 (2026-04-19)
+++ v3 (2026-07-26)
@@ -58,93 +58,93 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT</t>
   </si>
   <si>
     <t>CAMPUS AGRO PARIS SACLAY</t>
   </si>
   <si>
     <t>22 PL DE L'AGRONOMIE 91120 PALAISEAU</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
-    <t>ECOLE NATIONALE VETERINAIRE AGROALIMENTAIRE ET DE L'ALIMENTATION NANTES ATLANTIQUE</t>
+    <t>ECOLE NATIONALE VETERINAIRE, AGROALIMENTAIRE ET DE L'ALIMENTATION, NANTES-ATLANTIQUE (ONIRIS VETAGROBIO NANTES)</t>
   </si>
   <si>
     <t>ATLANPOLE LA CHANTRERIE ROUTE DE GACHET 44300 NANTES</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>UNIVERSITE DE LORRAINE</t>
   </si>
   <si>
     <t>34 COURS LEOPOLD 54000 NANCY</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DES SCIENCES APPLIQUEES CENTRE VAL DE LOIRE</t>
   </si>
@@ -3980,31 +3980,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/19/2026 13:26:53</dc:description>
+  <dc:description>Export en date du 07/27/2026 01:20:56</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>