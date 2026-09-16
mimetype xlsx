--- v3 (2026-07-26)
+++ v4 (2026-09-16)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -752,50 +752,53 @@
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>1193P000793</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>PARIS SCIENCES ET LETTRES</t>
   </si>
   <si>
     <t>60 RUE MAZARINE 75006 PARIS</t>
   </si>
   <si>
     <t>29/08/2016</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
 </sst>
 </file>
 
@@ -3840,121 +3843,123 @@
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
         <v>19931827000014</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>243</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>244</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I72" s="3"/>
+      <c r="I72" s="3" t="s">
+        <v>246</v>
+      </c>
       <c r="J72" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M72" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
         <v>19971585500011</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
         <v>52828860800037</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I74" s="3"/>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -3980,31 +3985,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/27/2026 01:20:56</dc:description>
+  <dc:description>Export en date du 09/16/2026 22:00:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>