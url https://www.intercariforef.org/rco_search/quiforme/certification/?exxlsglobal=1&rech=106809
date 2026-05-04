--- v3 (2026-03-20)
+++ v4 (2026-05-04)
@@ -3701,31 +3701,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/20/2026 16:08:36</dc:description>
+  <dc:description>Export en date du 05/04/2026 18:36:56</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>