--- v4 (2026-05-04)
+++ v5 (2026-06-27)
@@ -3701,31 +3701,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 18:36:56</dc:description>
+  <dc:description>Export en date du 06/27/2026 12:46:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>