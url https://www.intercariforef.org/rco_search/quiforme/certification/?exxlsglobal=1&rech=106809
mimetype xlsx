--- v5 (2026-06-27)
+++ v6 (2026-08-25)
@@ -14,137 +14,137 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT</t>
   </si>
   <si>
     <t>CAMPUS AGRO PARIS SACLAY</t>
   </si>
   <si>
     <t>22 PL DE L'AGRONOMIE 91120 PALAISEAU</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
-    <t>ECOLE NATIONALE VETERINAIRE AGROALIMENTAIRE ET DE L'ALIMENTATION NANTES ATLANTIQUE</t>
+    <t>ECOLE NATIONALE VETERINAIRE, AGROALIMENTAIRE ET DE L'ALIMENTATION, NANTES-ATLANTIQUE (ONIRIS VETAGROBIO NANTES)</t>
   </si>
   <si>
     <t>ATLANPOLE LA CHANTRERIE ROUTE DE GACHET 44300 NANTES</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>UNIVERSITE DE LORRAINE</t>
   </si>
   <si>
     <t>34 COURS LEOPOLD 54000 NANCY</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DES SCIENCES APPLIQUEES CENTRE VAL DE LOIRE</t>
   </si>
@@ -695,50 +695,53 @@
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>1193P000793</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>PARIS SCIENCES ET LETTRES</t>
   </si>
   <si>
     <t>60 RUE MAZARINE 75006 PARIS</t>
   </si>
   <si>
     <t>29/08/2016</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
 </sst>
 </file>
 
@@ -3561,121 +3564,123 @@
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
         <v>19931827000014</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I66" s="3"/>
+      <c r="I66" s="3" t="s">
+        <v>227</v>
+      </c>
       <c r="J66" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M66" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
         <v>19971585500011</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
         <v>52828860800037</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I68" s="3"/>
       <c r="J68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -3701,31 +3706,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 12:46:21</dc:description>
+  <dc:description>Export en date du 08/26/2026 00:47:54</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>