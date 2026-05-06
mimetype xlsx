--- v1 (2026-03-07)
+++ v2 (2026-05-06)
@@ -3522,31 +3522,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/07/2026 14:12:44</dc:description>
+  <dc:description>Export en date du 05/07/2026 00:10:36</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>