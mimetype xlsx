--- v2 (2026-05-06)
+++ v3 (2026-06-27)
@@ -3522,31 +3522,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/07/2026 00:10:36</dc:description>
+  <dc:description>Export en date du 06/27/2026 12:46:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>