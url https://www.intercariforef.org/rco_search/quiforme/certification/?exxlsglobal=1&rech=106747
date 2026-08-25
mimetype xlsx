--- v3 (2026-06-27)
+++ v4 (2026-08-25)
@@ -14,95 +14,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT</t>
   </si>
   <si>
     <t>CAMPUS AGRO PARIS SACLAY</t>
   </si>
   <si>
     <t>22 PL DE L'AGRONOMIE 91120 PALAISEAU</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
@@ -662,50 +662,53 @@
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>1193P000793</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>PARIS SCIENCES ET LETTRES</t>
   </si>
   <si>
     <t>60 RUE MAZARINE 75006 PARIS</t>
   </si>
   <si>
     <t>29/08/2016</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
 </sst>
 </file>
 
@@ -3382,121 +3385,123 @@
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
         <v>19931827000014</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>213</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I62" s="3"/>
+      <c r="I62" s="3" t="s">
+        <v>216</v>
+      </c>
       <c r="J62" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M62" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
         <v>19971585500011</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
         <v>52828860800037</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="I64" s="3"/>
       <c r="J64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -3522,31 +3527,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 12:46:28</dc:description>
+  <dc:description>Export en date du 08/26/2026 00:48:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>