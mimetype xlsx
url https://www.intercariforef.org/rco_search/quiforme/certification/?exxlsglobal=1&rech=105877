--- v2 (2026-02-14)
+++ v3 (2026-04-01)
@@ -1489,31 +1489,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 10:24:34</dc:description>
+  <dc:description>Export en date du 04/02/2026 00:09:53</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>