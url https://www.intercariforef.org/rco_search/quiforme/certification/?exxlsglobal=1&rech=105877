--- v3 (2026-04-01)
+++ v4 (2026-05-18)
@@ -1489,31 +1489,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 00:09:53</dc:description>
+  <dc:description>Export en date du 05/18/2026 17:34:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>