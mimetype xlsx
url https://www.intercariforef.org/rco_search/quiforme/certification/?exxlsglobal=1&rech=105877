--- v4 (2026-05-18)
+++ v5 (2026-07-26)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -217,72 +217,72 @@
   <si>
     <t>8273P000273</t>
   </si>
   <si>
     <t>ECOLE NATIONALE SUPERIEURE DE TECHNIQUES AVANCEES</t>
   </si>
   <si>
     <t>828 BOULEVARD DES MARECHAUX 91120 PALAISEAU</t>
   </si>
   <si>
     <t>01/08/2012</t>
   </si>
   <si>
     <t>ECOLE NORMALE SUPERIEURE</t>
   </si>
   <si>
     <t>45 RUE D'ULM 75005 PARIS</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DES SCIENCES ET TECHNIQUES NUCLEAIRES</t>
   </si>
   <si>
     <t>CENTRE D'ETUDE SACLAY CEN SACLAY 91190 GIF-SUR-YVETTE</t>
   </si>
   <si>
+    <t>ASSOCIATION DE FORMATION PROFESSIONNELLE DE L'INDUSTRIE 21-71-AFPI 2171</t>
+  </si>
+  <si>
+    <t>10 ALLEE ANDRE BOURLAND 21000 DIJON</t>
+  </si>
+  <si>
+    <t>22/07/2019</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>CFAI 21 71</t>
   </si>
   <si>
     <t>6 ALLEE ANDRE BOURLAND 21000 DIJON</t>
   </si>
   <si>
     <t>01/01/2008</t>
   </si>
   <si>
     <t>85.32Z</t>
-  </si>
-[...10 lines deleted...]
-    <t>85.59A</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
   <si>
     <t>3 RUE MATTHIEU GALLOU 29200 BREST</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1289,120 +1289,120 @@
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="3"/>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>31418698200042</v>
+        <v>85265818600014</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I18" s="3">
-        <v>27710289571</v>
+        <v>27210403521</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>85265818600014</v>
+        <v>31418698200042</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="I19" s="3">
-        <v>27210403521</v>
+        <v>27710289571</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>93823061200013</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="3">
         <v>27210481021</v>
@@ -1489,31 +1489,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/18/2026 17:34:04</dc:description>
+  <dc:description>Export en date du 07/26/2026 22:40:14</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>