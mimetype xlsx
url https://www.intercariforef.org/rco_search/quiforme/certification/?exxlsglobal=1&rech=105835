--- v2 (2026-03-24)
+++ v3 (2026-05-15)
@@ -73,51 +73,51 @@
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
-    <t>ECOLE NATIONALE SUPERIEURE D' INFORMATIQUE POUR L' INDUSTRIE ET L' ENTREPRISE</t>
+    <t>ECOLE NATIONALE SUPERIEURE D'INFORMATIQUE POUR L'INDUSTRIE ET L'ENTREPRISE</t>
   </si>
   <si>
     <t>1 PL DE LA RESISTANCE 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>01/08/2006</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>INSTITUT SUPERIEUR DE L'AERONAUTIQUE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>ISAE</t>
   </si>
   <si>
     <t>10 AVENUE MARC PELEGRIN 31400 TOULOUSE</t>
   </si>
   <si>
     <t>01/10/2007</t>
   </si>
@@ -3336,31 +3336,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/24/2026 18:28:38</dc:description>
+  <dc:description>Export en date du 05/15/2026 23:09:38</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>