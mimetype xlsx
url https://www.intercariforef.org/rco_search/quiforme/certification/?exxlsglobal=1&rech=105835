--- v3 (2026-05-15)
+++ v4 (2026-07-27)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>ECOLE NATIONALE SUPERIEURE D'INFORMATIQUE POUR L'INDUSTRIE ET L'ENTREPRISE</t>
   </si>
   <si>
     <t>1 PL DE LA RESISTANCE 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>01/08/2006</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -3336,31 +3336,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/15/2026 23:09:38</dc:description>
+  <dc:description>Export en date du 07/27/2026 19:43:15</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>