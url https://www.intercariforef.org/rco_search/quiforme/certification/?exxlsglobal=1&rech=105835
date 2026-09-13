--- v4 (2026-07-27)
+++ v5 (2026-09-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -593,50 +593,53 @@
     <t>HOTEL DE L'UNIVERSITE 33 RUE FRANCOIS MITTERRAND 87000 LIMOGES</t>
   </si>
   <si>
     <t>15/04/2002</t>
   </si>
   <si>
     <t>7487P000287</t>
   </si>
   <si>
     <t>UNIVERSITE D'EVRY VAL D'ESSONNE</t>
   </si>
   <si>
     <t>23 BD FRANCOIS MITTERRAND 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>1191P002791</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>1193P000793</t>
   </si>
   <si>
     <t>ECOLE NORMALE SUPERIEURE PARIS-SACLAY</t>
   </si>
   <si>
     <t>4 AVENUE DES SCIENCES 91190 GIF-SUR-YVETTE</t>
   </si>
   <si>
     <t>02/01/2020</t>
   </si>
   <si>
     <t>1194P001594</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
@@ -1780,62 +1783,64 @@
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>13002614900018</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I20" s="3"/>
+      <c r="I20" s="3">
+        <v>11757691775</v>
+      </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>13002974700016</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="3">
         <v>52440958244</v>
@@ -3083,232 +3088,234 @@
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
         <v>19931827000014</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I55" s="3"/>
+      <c r="I55" s="3" t="s">
+        <v>193</v>
+      </c>
       <c r="J55" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
         <v>19940607500036</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
         <v>19941111700013</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
         <v>19971585500011</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="J58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
         <v>40292484900027</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I59" s="3">
         <v>11910726491</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
         <v>42061943900045</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="I60" s="3">
         <v>11910780091</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -3336,31 +3343,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/27/2026 19:43:15</dc:description>
+  <dc:description>Export en date du 09/13/2026 17:49:00</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>