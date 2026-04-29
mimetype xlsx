--- v0 (2026-02-12)
+++ v1 (2026-04-29)
@@ -2687,31 +2687,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/12/2026 18:09:21</dc:description>
+  <dc:description>Export en date du 04/29/2026 14:48:27</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>