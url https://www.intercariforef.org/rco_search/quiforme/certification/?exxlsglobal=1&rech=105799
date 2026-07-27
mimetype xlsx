--- v1 (2026-04-29)
+++ v2 (2026-07-27)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -487,75 +487,75 @@
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>ASSOCIATION SAINT-YVES / UNIVERSITE CATHOLIQUE DE L'OUEST</t>
+  </si>
+  <si>
+    <t>3 PLACE ANDRE LEROY 49100 ANGERS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
   </si>
   <si>
     <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
   </si>
   <si>
     <t>01/07/2003</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>INSTITUT CATHOLIQUE DE LILLE</t>
   </si>
   <si>
     <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
-  </si>
-[...7 lines deleted...]
-    <t>3 PLACE ANDRE LEROY 49100 ANGERS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -2524,145 +2524,145 @@
       <c r="F43" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>156</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>39089496200054</v>
+        <v>78611668100010</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="I44" s="3">
-        <v>11770565477</v>
+        <v>52490001049</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>77562424000013</v>
+        <v>39089496200054</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>22</v>
+        <v>163</v>
       </c>
       <c r="I45" s="3">
-        <v>31590046859</v>
+        <v>11770565477</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>78611668100010</v>
+        <v>77562424000013</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>164</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I46" s="3">
-        <v>52490001049</v>
+        <v>31590046859</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -2687,31 +2687,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/29/2026 14:48:27</dc:description>
+  <dc:description>Export en date du 07/27/2026 02:00:35</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>