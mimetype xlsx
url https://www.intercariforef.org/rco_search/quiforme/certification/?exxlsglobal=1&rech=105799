--- v2 (2026-07-27)
+++ v3 (2026-09-13)
@@ -487,75 +487,75 @@
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
+  </si>
+  <si>
+    <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
+  </si>
+  <si>
+    <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>INSTITUT CATHOLIQUE DE LILLE</t>
+  </si>
+  <si>
+    <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>ASSOCIATION SAINT-YVES / UNIVERSITE CATHOLIQUE DE L'OUEST</t>
   </si>
   <si>
     <t>3 PLACE ANDRE LEROY 49100 ANGERS</t>
-  </si>
-[...19 lines deleted...]
-    <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -2524,145 +2524,145 @@
       <c r="F43" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>156</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>78611668100010</v>
+        <v>39089496200054</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="I44" s="3">
-        <v>52490001049</v>
+        <v>11770565477</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>39089496200054</v>
+        <v>77562424000013</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>163</v>
+        <v>22</v>
       </c>
       <c r="I45" s="3">
-        <v>11770565477</v>
+        <v>31590046859</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>77562424000013</v>
+        <v>78611668100010</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>164</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I46" s="3">
-        <v>31590046859</v>
+        <v>52490001049</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -2687,31 +2687,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/27/2026 02:00:35</dc:description>
+  <dc:description>Export en date du 09/13/2026 14:19:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>