--- v2 (2026-03-11)
+++ v3 (2026-05-05)
@@ -2324,31 +2324,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/12/2026 00:51:35</dc:description>
+  <dc:description>Export en date du 05/05/2026 17:17:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>