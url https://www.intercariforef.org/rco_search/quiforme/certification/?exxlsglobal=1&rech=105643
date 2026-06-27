--- v3 (2026-05-05)
+++ v4 (2026-06-27)
@@ -2324,31 +2324,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/05/2026 17:17:17</dc:description>
+  <dc:description>Export en date du 06/27/2026 05:13:24</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>