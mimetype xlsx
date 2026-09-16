--- v4 (2026-06-27)
+++ v5 (2026-09-16)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -148,51 +148,51 @@
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>UNIVERSITE COTE D'AZUR</t>
   </si>
   <si>
     <t>GRAND CHATEAU 28 AVENUE VALROSE 06100 NICE</t>
   </si>
   <si>
     <t>26/07/2019</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS CITE</t>
   </si>
   <si>
     <t>85 BOULEVARD SAINT-GERMAIN 75006 PARIS</t>
   </si>
   <si>
     <t>22/03/2019</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS-SACLAY</t>
   </si>
   <si>
-    <t>IMMEUBLE TECHNOLOGIQUE ENTREE B ROUTE DE L’ORME DES MERISIERS 91190 SAINT-AUBIN</t>
+    <t>IMMEUBLE TECHNOLOGIQUE ENTREE B ROUTE DE L'ORME DES MERISIERS 91190 SAINT-AUBIN</t>
   </si>
   <si>
     <t>07/11/2019</t>
   </si>
   <si>
     <t>01/04/2021</t>
   </si>
   <si>
     <t>BATIMENT BREGUET 3 RUE JOLIOT-CURIE 91190 GIF-SUR-YVETTE</t>
   </si>
   <si>
     <t>UNIVERSITE GRENOBLE ALPES</t>
   </si>
   <si>
     <t>621 AVENUE CENTRALE 38400 SAINT-MARTIN-D'HERES</t>
   </si>
   <si>
     <t>04/11/2019</t>
   </si>
   <si>
     <t>UNIVERSITE CLERMONT AUVERGNE</t>
   </si>
   <si>
     <t>49 BOULEVARD FRANCOIS MITTERRAND 63000 CLERMONT-FERRAND</t>
   </si>
@@ -2254,64 +2254,62 @@
       <c r="M38" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
         <v>37920430800033</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I39" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I39" s="3"/>
       <c r="J39" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -2324,31 +2322,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 05:13:24</dc:description>
+  <dc:description>Export en date du 09/16/2026 22:28:02</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>