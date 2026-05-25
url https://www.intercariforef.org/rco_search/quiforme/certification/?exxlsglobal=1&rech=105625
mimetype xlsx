--- v2 (2026-02-27)
+++ v3 (2026-05-25)
@@ -2751,31 +2751,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/27/2026 23:00:01</dc:description>
+  <dc:description>Export en date du 05/25/2026 18:56:07</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>