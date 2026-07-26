--- v3 (2026-05-25)
+++ v4 (2026-07-26)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>UNIVERSITE DE NIMES</t>
   </si>
   <si>
     <t>RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
   <si>
     <t>07/05/2007</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>22/03/2019</t>
   </si>
   <si>
     <t>UNIVERSITE POLYTECHNIQUE HAUTS-DE-FRANCE</t>
   </si>
   <si>
     <t>UNIV VALENCIEN MONT HOUY 59300 AULNOY-LEZ-VALENCIENNES</t>
   </si>
   <si>
     <t>11/09/2019</t>
   </si>
   <si>
     <t>CY CERGY PARIS UNIVERSITE</t>
   </si>
   <si>
     <t>33 BOULEVARD DU PORT 95000 CERGY</t>
   </si>
   <si>
     <t>01/11/2019</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS-SACLAY</t>
   </si>
   <si>
-    <t>IMMEUBLE TECHNOLOGIQUE ENTREE B ROUTE DE L’ORME DES MERISIERS 91190 SAINT-AUBIN</t>
+    <t>IMMEUBLE TECHNOLOGIQUE ENTREE B ROUTE DE L'ORME DES MERISIERS 91190 SAINT-AUBIN</t>
   </si>
   <si>
     <t>07/11/2019</t>
   </si>
   <si>
     <t>01/04/2021</t>
   </si>
   <si>
     <t>BATIMENT BREGUET 3 RUE JOLIOT-CURIE 91190 GIF-SUR-YVETTE</t>
   </si>
   <si>
     <t>UNIVERSITE GRENOBLE ALPES</t>
   </si>
   <si>
     <t>621 AVENUE CENTRALE 38400 SAINT-MARTIN-D'HERES</t>
   </si>
   <si>
     <t>04/11/2019</t>
   </si>
   <si>
     <t>UNIVERSITE CLERMONT AUVERGNE</t>
   </si>
   <si>
     <t>49 BOULEVARD FRANCOIS MITTERRAND 63000 CLERMONT-FERRAND</t>
   </si>
@@ -478,78 +478,78 @@
   <si>
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
+    <t>SKEMA  BUSINESS SCHOOL</t>
+  </si>
+  <si>
+    <t>ESC LILLE</t>
+  </si>
+  <si>
+    <t>CAMPUS DE LILLE 6 AVENUE WILLY BRANDT 59777 LILLE</t>
+  </si>
+  <si>
+    <t>15/09/1995</t>
+  </si>
+  <si>
     <t>ORGANI GEST INSTIT CATHO ETUDE SUPER</t>
   </si>
   <si>
     <t>17 BOULEVARD DES BELGES 85000 LA ROCHE-SUR-YON</t>
   </si>
   <si>
     <t>30/07/1992</t>
   </si>
   <si>
     <t>INSTITUT CATHOLIQUE DE LILLE</t>
   </si>
   <si>
     <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
   </si>
   <si>
     <t>01/01/1900</t>
-  </si>
-[...10 lines deleted...]
-    <t>15/09/1995</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -2586,147 +2586,147 @@
         <v>152</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="3"/>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>37920430800033</v>
+        <v>78370584100022</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="D46" s="2"/>
+      <c r="D46" s="2" t="s">
+        <v>155</v>
+      </c>
       <c r="E46" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I46" s="3">
-        <v>52850117485</v>
+        <v>31590018459</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>77562424000013</v>
+        <v>37920430800033</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I47" s="3">
-        <v>31590046859</v>
+        <v>52850117485</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>78370584100022</v>
+        <v>77562424000013</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="D48" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I48" s="3">
-        <v>31590018459</v>
+        <v>31590046859</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -2751,31 +2751,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/25/2026 18:56:07</dc:description>
+  <dc:description>Export en date du 07/26/2026 21:58:35</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>