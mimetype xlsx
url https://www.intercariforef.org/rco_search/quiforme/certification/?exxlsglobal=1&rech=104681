--- v2 (2026-03-07)
+++ v3 (2026-04-21)
@@ -1068,94 +1068,96 @@
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I6" s="3">
         <v>94202111120</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>13001727000716</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="I7" s="3"/>
+      <c r="I7" s="3">
+        <v>11753201275</v>
+      </c>
       <c r="J7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>13002179300026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>28</v>
       </c>
@@ -1839,51 +1841,51 @@
         <v>113</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I26" s="3">
         <v>52720101272</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
         <v>18750002000073</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>17</v>
@@ -2195,31 +2197,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/07/2026 14:12:43</dc:description>
+  <dc:description>Export en date du 04/21/2026 22:30:12</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>