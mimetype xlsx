--- v1 (2026-01-23)
+++ v2 (2026-05-04)
@@ -280,81 +280,81 @@
   <si>
     <t>ZAC DES 4 CHEMINEES RUE GUSTAVE EIFFEL 45380 LA CHAPELLE-SAINT-MESMIN</t>
   </si>
   <si>
     <t>01/07/1993</t>
   </si>
   <si>
     <t>ASSOCIATION DE FORMATION POUR LE DEVELOPPEMENT REGIONAL ET L'APPUI AU RECLASSEMENT</t>
   </si>
   <si>
     <t>PARC TECHNO DU CANAL 2 RUE IRENE JOLIOT CURIE 31520 RAMONVILLE-SAINT-AGNE</t>
   </si>
   <si>
     <t>19/07/1999</t>
   </si>
   <si>
     <t>FL FORMATION</t>
   </si>
   <si>
     <t>RUE DE L'ETANG 22150 SAINT-CARREUC</t>
   </si>
   <si>
     <t>18/09/1989</t>
   </si>
   <si>
+    <t>ASS DE FORMATION PROFESSIONNELLE DE L INDUSTRIE LYON</t>
+  </si>
+  <si>
+    <t>60 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/01/1997</t>
+  </si>
+  <si>
+    <t>INSERTION. FORMATION. EMPLOI-BAT (I.F.E. - BAT)</t>
+  </si>
+  <si>
+    <t>189 RUE D'AUBERVILLIERS 75018 PARIS</t>
+  </si>
+  <si>
+    <t>18/02/2008</t>
+  </si>
+  <si>
     <t>POLE ETUDE RECHERCHE FORMATION</t>
   </si>
   <si>
     <t>ESPACE TECHNOLOGIQUE JEAN BERTIN 23 RUE HELENE BOUCHER 40220 TARNOS</t>
   </si>
   <si>
     <t>07/12/2017</t>
   </si>
   <si>
-    <t>ASS DE FORMATION PROFESSIONNELLE DE L INDUSTRIE LYON</t>
-[...16 lines deleted...]
-  <si>
     <t>Fermé</t>
   </si>
   <si>
-    <t>ASS OUVRIERE COMPAGNON DEVOIR TOUR FRANC</t>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>76 RUE LAROCHE 33000 BORDEAUX</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>1 RUE JEAN MAZEN 21000 DIJON</t>
   </si>
   <si>
     <t>15/12/2007</t>
   </si>
   <si>
     <t>BTP CFA ILE DE FRANCE</t>
   </si>
   <si>
     <t>CENTRE FORMATION APPRENTIS BATIMENT</t>
   </si>
   <si>
     <t>N 001 AU 003 1 RUE DU BALLON 93160 NOISY-LE-GRAND</t>
   </si>
@@ -1559,185 +1559,183 @@
       <c r="F17" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="3">
         <v>53220169622</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>51890309100024</v>
+        <v>41158137400013</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="3">
-        <v>72400089740</v>
+        <v>82690535969</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>41158137400013</v>
+        <v>49538963700028</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="3">
-        <v>82690535969</v>
+        <v>11930554993</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>49538963700028</v>
+        <v>51890309100024</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="3">
-        <v>11930554993</v>
+        <v>72400089740</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>77566202600167</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>101</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="I21" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I21" s="3"/>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>77566202601074</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
@@ -3108,51 +3106,51 @@
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>155</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="3">
         <v>11941336294</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
         <v>89502721700010</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>158</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F60" s="2" t="s">
@@ -3210,31 +3208,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 01/23/2026 15:59:11</dc:description>
+  <dc:description>Export en date du 05/04/2026 14:37:34</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>