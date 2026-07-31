--- v2 (2026-05-04)
+++ v3 (2026-07-31)
@@ -91,51 +91,51 @@
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION HAUTS-DE-FRANCE</t>
   </si>
   <si>
     <t>CMAR HAUTS-DE-FRANCE</t>
   </si>
   <si>
     <t>ANGLE RUES ABELARD ET FAUBOURG D'ARRAS PL DES ARTISANS 59000 LILLE</t>
   </si>
   <si>
     <t>26/12/2018</t>
   </si>
   <si>
     <t>94.11Z</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT JULES HAAG</t>
+    <t>LPO JULES HAAG - LYCEE DES METIERS DE L'INGENIERIE MICROTECHNIQUE ET DES SYSTEMES INTELLIGENTS</t>
   </si>
   <si>
     <t>GRETA GRPT ETS POUR FORMAT CONTINUE</t>
   </si>
   <si>
     <t>35 AVENUE DE MONTRAPON 25000 BESANCON</t>
   </si>
   <si>
     <t>01/05/1989</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>4325P000725</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE JEAN MICHEL</t>
   </si>
   <si>
     <t>GRETA JURA</t>
   </si>
   <si>
     <t>1 RUE ANNE FRANK 39000 LONS-LE-SAUNIER</t>
   </si>
@@ -253,102 +253,102 @@
   <si>
     <t>126 AVENUE ROGER SALENGRO 94500 CHAMPIGNY-SUR-MARNE</t>
   </si>
   <si>
     <t>06/03/1989</t>
   </si>
   <si>
     <t>1194P000194</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT ALGOUD-LAFFEMAS - LYCEE DES METIERS DU NUMERIQUE</t>
   </si>
   <si>
     <t>GRETA ARDECHE DROME</t>
   </si>
   <si>
     <t>37-39 37 RUE BARTHELEMY DE LAFFEMAS 26000 VALENCE</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>8226P000726</t>
   </si>
   <si>
+    <t>POLE ETUDE RECHERCHE FORMATION</t>
+  </si>
+  <si>
+    <t>ESPACE TECHNOLOGIQUE JEAN BERTIN 23 RUE HELENE BOUCHER 40220 TARNOS</t>
+  </si>
+  <si>
+    <t>07/12/2017</t>
+  </si>
+  <si>
     <t>FEDERATION COMPAGNONNIQUE REGIONALE D'ORLEANS</t>
   </si>
   <si>
     <t>ZAC DES 4 CHEMINEES RUE GUSTAVE EIFFEL 45380 LA CHAPELLE-SAINT-MESMIN</t>
   </si>
   <si>
     <t>01/07/1993</t>
   </si>
   <si>
     <t>ASSOCIATION DE FORMATION POUR LE DEVELOPPEMENT REGIONAL ET L'APPUI AU RECLASSEMENT</t>
   </si>
   <si>
     <t>PARC TECHNO DU CANAL 2 RUE IRENE JOLIOT CURIE 31520 RAMONVILLE-SAINT-AGNE</t>
   </si>
   <si>
     <t>19/07/1999</t>
   </si>
   <si>
     <t>FL FORMATION</t>
   </si>
   <si>
     <t>RUE DE L'ETANG 22150 SAINT-CARREUC</t>
   </si>
   <si>
     <t>18/09/1989</t>
   </si>
   <si>
     <t>ASS DE FORMATION PROFESSIONNELLE DE L INDUSTRIE LYON</t>
   </si>
   <si>
     <t>60 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/01/1997</t>
   </si>
   <si>
     <t>INSERTION. FORMATION. EMPLOI-BAT (I.F.E. - BAT)</t>
   </si>
   <si>
     <t>189 RUE D'AUBERVILLIERS 75018 PARIS</t>
   </si>
   <si>
     <t>18/02/2008</t>
-  </si>
-[...7 lines deleted...]
-    <t>07/12/2017</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>76 RUE LAROCHE 33000 BORDEAUX</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>1 RUE JEAN MAZEN 21000 DIJON</t>
   </si>
   <si>
     <t>15/12/2007</t>
   </si>
   <si>
     <t>BTP CFA ILE DE FRANCE</t>
   </si>
@@ -1448,262 +1448,262 @@
       <c r="F14" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>78</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>31521327200067</v>
+        <v>51890309100024</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="3">
-        <v>24450007645</v>
+        <v>72400089740</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>32434542000040</v>
+        <v>31521327200067</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="3">
-        <v>73310029931</v>
+        <v>24450007645</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>33953744100034</v>
+        <v>32434542000040</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="3">
-        <v>53220169622</v>
+        <v>73310029931</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>41158137400013</v>
+        <v>33953744100034</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="3">
-        <v>82690535969</v>
+        <v>53220169622</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>49538963700028</v>
+        <v>41158137400013</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="3">
-        <v>11930554993</v>
+        <v>82690535969</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>51890309100024</v>
+        <v>49538963700028</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="3">
-        <v>72400089740</v>
+        <v>11930554993</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>77566202600167</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>100</v>
       </c>
@@ -3208,31 +3208,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 14:37:34</dc:description>
+  <dc:description>Export en date du 07/31/2026 18:22:07</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>