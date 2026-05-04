--- v2 (2026-03-10)
+++ v3 (2026-05-04)
@@ -88,71 +88,71 @@
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE REGION PARIS ILE DE FRANCE</t>
   </si>
   <si>
     <t>GOBELINS L'ECOLE DE L'IMAGE</t>
   </si>
   <si>
     <t>73 BOULEVARD SAINT-MARCEL 75013 PARIS</t>
   </si>
   <si>
     <t>01/01/2013</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
+    <t>VRAI</t>
+  </si>
+  <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE DU VAR</t>
   </si>
   <si>
     <t>DIR DES ENSEIGNEMENTS</t>
   </si>
   <si>
     <t>CAMPUS ZI TOULON EST RES LA GRANDE TOURACHE 83130 LA GARDE</t>
   </si>
   <si>
     <t>23/05/1991</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>9383P000183</t>
   </si>
   <si>
-    <t>VRAI</t>
-[...1 lines deleted...]
-  <si>
     <t>LP LYCEE DES METIERS D'ART</t>
   </si>
   <si>
     <t>26 RUE FLEMING 02100 OMISSY</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL LES COTEAUX - LYCEE DES METIERS TERTIAIRE DE DEMAIN, DE LA MODE ET DU SPECTACLE</t>
   </si>
   <si>
     <t>4-6 4 CHEMIN MORGON 06400 CANNES</t>
   </si>
   <si>
     <t>14/09/1983</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT LEONARD DE VINCI - LYCEE DES METIERS D'ART, DU DESIGN ET DE LA CONSTRUCTION DURABLE</t>
   </si>
   <si>
     <t>ZI DES 3 MOULINS 214 RUE JEAN JOANNON 06600 ANTIBES</t>
   </si>
   <si>
     <t>85.31Z</t>
@@ -742,50 +742,71 @@
   <si>
     <t>QUARTIER SAINT JAMES 97250 SAINT-PIERRE</t>
   </si>
   <si>
     <t>31/12/1983</t>
   </si>
   <si>
     <t>LYCEE GENERAL TECHNOL AMBROISE VOLLARD</t>
   </si>
   <si>
     <t>3 AVENUE DE SOWETO 97410 SAINT-PIERRE</t>
   </si>
   <si>
     <t>01/03/1989</t>
   </si>
   <si>
     <t>LYCEE RENE GOSCINNY</t>
   </si>
   <si>
     <t>500 ROUTE DES CROVES 06340 DRAP</t>
   </si>
   <si>
     <t>01/06/2012</t>
   </si>
   <si>
+    <t>ASS INSTITUT SAINTE GENEVIEVE</t>
+  </si>
+  <si>
+    <t>64 RUE D'ASSAS 75006 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>85.20Z</t>
+  </si>
+  <si>
+    <t>ASSOCIATION O.R.T.</t>
+  </si>
+  <si>
+    <t>LYCEE ORT</t>
+  </si>
+  <si>
+    <t>14 RUE SELLENICK 67000 STRASBOURG</t>
+  </si>
+  <si>
     <t>ECOLE DU BATIMENT ET DES TRAVAUX PUBLICS</t>
   </si>
   <si>
     <t>30 RUE DE LA PAIX 94300 VINCENNES</t>
   </si>
   <si>
     <t>01/02/2019</t>
   </si>
   <si>
     <t>ASSOCIATION L'INITIATIVE</t>
   </si>
   <si>
     <t>LYCEE TECHNOLOGIQUE L'INITIATIVE</t>
   </si>
   <si>
     <t>24 RUE BOURET 75019 PARIS</t>
   </si>
   <si>
     <t>13/05/1985</t>
   </si>
   <si>
     <t>ASSOCIATION GESTION ETS ASSOMPTION BONDY</t>
   </si>
   <si>
     <t>12 AVENUE DE VERDUN 93140 BONDY</t>
@@ -872,71 +893,50 @@
     <t>94.99Z</t>
   </si>
   <si>
     <t>OGEC SFDA- GROUPE SCOLAIRE SAINT FRANCOIS D'ASSISE</t>
   </si>
   <si>
     <t>GROUPE SCOLAIRE SAINT FRANCOIS D'ASSISE</t>
   </si>
   <si>
     <t>LYCEE STE MARGUERITE COLLEGE ST ETIENN 1 RUE HORIZON VERT 37170 CHAMBRAY-LES-TOURS</t>
   </si>
   <si>
     <t>12/04/1988</t>
   </si>
   <si>
     <t>AFEEP MAUBEUGE SAMBRE</t>
   </si>
   <si>
     <t>LYCEE THEOPHILE LEGRAND</t>
   </si>
   <si>
     <t>LYCEE THEOPHILE LEGRAND 16 RUE BERTRAND 59720 LOUVROIL</t>
   </si>
   <si>
     <t>01/09/2013</t>
-  </si>
-[...19 lines deleted...]
-    <t>14 RUE SELLENICK 67000 STRASBOURG</t>
   </si>
   <si>
     <t>ASSOCIATION LA FONTAINE</t>
   </si>
   <si>
     <t>BP 64 PRES D ENFER EST 74210 FAVERGES-SEYTHENEX</t>
   </si>
   <si>
     <t>15/10/2008</t>
   </si>
   <si>
     <t>ASS OGEC LE PARACLET</t>
   </si>
   <si>
     <t>37 35 AVENUE DES GLENAN 29000 QUIMPER</t>
   </si>
   <si>
     <t>OGEC</t>
   </si>
   <si>
     <t>14 RUE GINGUENE 35000 RENNES</t>
   </si>
   <si>
     <t>ASSOC ENSEIGN.LIBRE GODEFROY DE BOUILLON</t>
   </si>
@@ -1514,101 +1514,103 @@
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
         <v>13001727000088</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I3" s="3"/>
+      <c r="I3" s="3">
+        <v>11753201275</v>
+      </c>
       <c r="J3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
         <v>18830001600261</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>19020051900014</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="2" t="s">
@@ -1732,60 +1734,60 @@
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>19130053200014</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I9" s="3">
         <v>93131539413</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>19130059900013</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3"/>
       <c r="J10" s="2" t="s">
@@ -2157,57 +2159,57 @@
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>19250037900016</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="3"/>
       <c r="J22" s="2" t="s">
@@ -2891,60 +2893,60 @@
     <row r="42" spans="1:13">
       <c r="A42" s="1">
         <v>19440029700017</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="3">
         <v>52440417944</v>
       </c>
       <c r="J42" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>19457779700013</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I43" s="3"/>
       <c r="J43" s="2" t="s">
@@ -3068,60 +3070,60 @@
     <row r="47" spans="1:13">
       <c r="A47" s="1">
         <v>19540042900013</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>130</v>
       </c>
       <c r="J47" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
         <v>19570141200015</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="3"/>
       <c r="J48" s="2" t="s">
@@ -3204,66 +3206,66 @@
         <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
         <v>19590338000010</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>141</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="M51" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
         <v>19610006900018</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I52" s="3"/>
       <c r="J52" s="2" t="s">
@@ -3361,51 +3363,51 @@
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>151</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
         <v>19680034600013</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="3"/>
       <c r="J56" s="2" t="s">
@@ -3745,54 +3747,54 @@
       </c>
       <c r="C66" s="2" t="s">
         <v>174</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>176</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="M66" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
         <v>19750686800011</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I67" s="3"/>
       <c r="J67" s="2" t="s">
@@ -3849,57 +3851,57 @@
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>183</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="L69" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="M69" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
         <v>19750802100015</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I70" s="3"/>
       <c r="J70" s="2" t="s">
@@ -4700,558 +4702,558 @@
         <v>240</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G93" s="2"/>
       <c r="H93" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="3"/>
       <c r="J93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M93" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="1">
-        <v>30861967500025</v>
+        <v>77566396600015</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>242</v>
       </c>
       <c r="D94" s="2"/>
       <c r="E94" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>244</v>
       </c>
       <c r="G94" s="2"/>
       <c r="H94" s="2" t="s">
-        <v>28</v>
+        <v>245</v>
       </c>
       <c r="I94" s="3"/>
       <c r="J94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M94" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="1">
-        <v>31402460500052</v>
+        <v>77568810400030</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="G95" s="2"/>
       <c r="H95" s="2" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I95" s="3"/>
+        <v>39</v>
+      </c>
+      <c r="I95" s="3">
+        <v>11752836675</v>
+      </c>
       <c r="J95" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L95" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M95" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="1">
-        <v>32841304200016</v>
+        <v>30861967500025</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>249</v>
       </c>
       <c r="D96" s="2"/>
       <c r="E96" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>251</v>
       </c>
       <c r="G96" s="2"/>
       <c r="H96" s="2" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="I96" s="3"/>
       <c r="J96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M96" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="1">
-        <v>33405590200053</v>
+        <v>31402460500052</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>252</v>
       </c>
-      <c r="D97" s="2"/>
+      <c r="D97" s="2" t="s">
+        <v>253</v>
+      </c>
       <c r="E97" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G97" s="2"/>
       <c r="H97" s="2" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I97" s="3"/>
       <c r="J97" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="K97" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="L97" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="M97" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="1">
-        <v>34864480800027</v>
+        <v>32841304200016</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D98" s="2"/>
       <c r="E98" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G98" s="2"/>
       <c r="H98" s="2" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I98" s="3"/>
       <c r="J98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M98" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="1">
-        <v>35386977900036</v>
+        <v>33405590200053</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D99" s="2"/>
       <c r="E99" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G99" s="2"/>
       <c r="H99" s="2" t="s">
-        <v>261</v>
+        <v>29</v>
       </c>
       <c r="I99" s="3">
-        <v>11930658393</v>
+        <v>52440080744</v>
       </c>
       <c r="J99" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K99" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="L99" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="M99" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="1">
-        <v>41780707000012</v>
+        <v>34864480800027</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>262</v>
       </c>
       <c r="D100" s="2"/>
       <c r="E100" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>264</v>
       </c>
       <c r="G100" s="2"/>
       <c r="H100" s="2" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="I100" s="3">
-        <v>52440003244</v>
+        <v>76311466331</v>
       </c>
       <c r="J100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K100" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="L100" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="M100" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="1">
-        <v>48097819600016</v>
+        <v>35386977900036</v>
       </c>
       <c r="B101" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C101" s="2" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="D101" s="2"/>
       <c r="E101" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="F101" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="F101" s="2" t="s">
+      <c r="G101" s="2"/>
+      <c r="H101" s="2" t="s">
         <v>268</v>
       </c>
-      <c r="G101" s="2" t="s">
-[...5 lines deleted...]
-      <c r="I101" s="3"/>
+      <c r="I101" s="3">
+        <v>11930658393</v>
+      </c>
       <c r="J101" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K101" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L101" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M101" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="1">
-        <v>49244537400019</v>
+        <v>41780707000012</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D102" s="2"/>
       <c r="E102" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="F102" s="2" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="G102" s="2"/>
       <c r="H102" s="2" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="I102" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I102" s="3">
+        <v>52440003244</v>
+      </c>
       <c r="J102" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K102" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L102" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M102" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="1">
-        <v>53170712300018</v>
+        <v>48097819600016</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>13</v>
+        <v>272</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D103" s="2"/>
       <c r="E103" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="F103" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="F103" s="2" t="s">
+      <c r="G103" s="2" t="s">
         <v>276</v>
       </c>
-      <c r="G103" s="2"/>
       <c r="H103" s="2" t="s">
-        <v>277</v>
+        <v>29</v>
       </c>
       <c r="I103" s="3"/>
       <c r="J103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M103" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="1">
-        <v>77534496300035</v>
+        <v>49244537400019</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="D104" s="2"/>
+      <c r="E104" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="D104" s="2" t="s">
+      <c r="F104" s="2" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
       <c r="G104" s="2"/>
       <c r="H104" s="2" t="s">
-        <v>39</v>
+        <v>280</v>
       </c>
       <c r="I104" s="3"/>
       <c r="J104" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K104" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L104" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M104" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="1">
-        <v>77562556900055</v>
+        <v>53170712300018</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C105" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="D105" s="2"/>
+      <c r="E105" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="D105" s="2" t="s">
+      <c r="F105" s="2" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
       <c r="G105" s="2"/>
       <c r="H105" s="2" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="I105" s="3"/>
       <c r="J105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M105" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="1">
-        <v>77566396600015</v>
+        <v>77534496300035</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C106" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="D106" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="D106" s="2"/>
       <c r="E106" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>288</v>
       </c>
       <c r="G106" s="2"/>
       <c r="H106" s="2" t="s">
-        <v>289</v>
+        <v>39</v>
       </c>
       <c r="I106" s="3"/>
       <c r="J106" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K106" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L106" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M106" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="1">
-        <v>77568810400030</v>
+        <v>77562556900055</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C107" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="D107" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="D107" s="2" t="s">
+      <c r="E107" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="E107" s="2" t="s">
+      <c r="F107" s="2" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="G107" s="2"/>
       <c r="H107" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I107" s="3">
-        <v>11752836675</v>
+        <v>31590269359</v>
       </c>
       <c r="J107" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K107" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="L107" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M107" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="1">
         <v>77657480800023</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>293</v>
       </c>
       <c r="D108" s="2"/>
       <c r="E108" s="2" t="s">
         <v>294</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>295</v>
       </c>
       <c r="G108" s="2"/>
       <c r="H108" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I108" s="3">
         <v>82740156174</v>
@@ -5262,267 +5264,267 @@
       <c r="K108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M108" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="1">
         <v>77762037800011</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>296</v>
       </c>
       <c r="D109" s="2"/>
       <c r="E109" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="G109" s="2"/>
       <c r="H109" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I109" s="3"/>
       <c r="J109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M109" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="1">
         <v>77774552200014</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>298</v>
       </c>
       <c r="D110" s="2"/>
       <c r="E110" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="G110" s="2"/>
       <c r="H110" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I110" s="3"/>
       <c r="J110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M110" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="1">
         <v>77921894000012</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>300</v>
       </c>
       <c r="D111" s="2"/>
       <c r="E111" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="G111" s="2"/>
       <c r="H111" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="3"/>
       <c r="J111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M111" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="1">
         <v>77990483800066</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>302</v>
       </c>
       <c r="D112" s="2"/>
       <c r="E112" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>304</v>
       </c>
       <c r="G112" s="2"/>
       <c r="H112" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I112" s="3">
         <v>82690006869</v>
       </c>
       <c r="J112" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K112" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="L112" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M112" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="1">
         <v>77993563400013</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>305</v>
       </c>
       <c r="D113" s="2"/>
       <c r="E113" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="G113" s="2"/>
       <c r="H113" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I113" s="3">
         <v>41570172557</v>
       </c>
       <c r="J113" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K113" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L113" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M113" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="1">
         <v>78022773200010</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>307</v>
       </c>
       <c r="D114" s="2"/>
       <c r="E114" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="G114" s="2"/>
       <c r="H114" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I114" s="3">
         <v>22020010102</v>
       </c>
       <c r="J114" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K114" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L114" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M114" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="1">
         <v>78042659900012</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>309</v>
       </c>
       <c r="D115" s="2"/>
       <c r="E115" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="G115" s="2"/>
       <c r="H115" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I115" s="3"/>
       <c r="J115" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K115" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L115" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M115" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="1">
         <v>78106277300036</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>13</v>
@@ -5532,326 +5534,326 @@
       </c>
       <c r="D116" s="2"/>
       <c r="E116" s="2" t="s">
         <v>312</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>313</v>
       </c>
       <c r="G116" s="2"/>
       <c r="H116" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I116" s="3">
         <v>23760475176</v>
       </c>
       <c r="J116" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K116" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L116" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M116" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="1">
         <v>78184244800016</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>314</v>
       </c>
       <c r="D117" s="2"/>
       <c r="E117" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="G117" s="2"/>
       <c r="H117" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I117" s="3"/>
       <c r="J117" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K117" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L117" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M117" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="1">
         <v>78184276000014</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>307</v>
       </c>
       <c r="D118" s="2"/>
       <c r="E118" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="G118" s="2"/>
       <c r="H118" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I118" s="3">
         <v>72330463033</v>
       </c>
       <c r="J118" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K118" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L118" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M118" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="1">
         <v>78288374800017</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D119" s="2"/>
       <c r="E119" s="2" t="s">
         <v>318</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="G119" s="2"/>
       <c r="H119" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I119" s="3"/>
       <c r="J119" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K119" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L119" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M119" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="1">
         <v>78333329700050</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>319</v>
       </c>
       <c r="D120" s="2"/>
       <c r="E120" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>321</v>
       </c>
       <c r="G120" s="2"/>
       <c r="H120" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I120" s="3">
         <v>44540380254</v>
       </c>
       <c r="J120" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K120" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="L120" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M120" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="1">
         <v>78351618000040</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>322</v>
       </c>
       <c r="D121" s="2"/>
       <c r="E121" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>324</v>
       </c>
       <c r="G121" s="2"/>
       <c r="H121" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I121" s="3">
         <v>31590122959</v>
       </c>
       <c r="J121" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K121" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L121" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M121" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="1">
         <v>78407780200014</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>325</v>
       </c>
       <c r="D122" s="2"/>
       <c r="E122" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="G122" s="2"/>
       <c r="H122" s="2" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="I122" s="3">
         <v>32620305462</v>
       </c>
       <c r="J122" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K122" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L122" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M122" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="1">
         <v>78525890600011</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>327</v>
       </c>
       <c r="D123" s="2"/>
       <c r="E123" s="2" t="s">
         <v>328</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="G123" s="2"/>
       <c r="H123" s="2" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="I123" s="3"/>
       <c r="J123" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K123" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L123" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M123" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="1">
         <v>79408640500014</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>329</v>
       </c>
       <c r="D124" s="2"/>
       <c r="E124" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>331</v>
       </c>
       <c r="G124" s="2"/>
       <c r="H124" s="2" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="I124" s="3"/>
       <c r="J124" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K124" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L124" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M124" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -5877,31 +5879,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/10/2026 18:32:46</dc:description>
+  <dc:description>Export en date du 05/04/2026 21:27:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>