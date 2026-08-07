--- v3 (2026-05-04)
+++ v4 (2026-08-07)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D INDUSTRIE DE REGION PARIS ILE DE FRANCE</t>
   </si>
   <si>
     <t>GOBELINS L'ECOLE DE L'IMAGE</t>
   </si>
   <si>
     <t>73 BOULEVARD SAINT-MARCEL 75013 PARIS</t>
   </si>
   <si>
     <t>01/01/2013</t>
   </si>
@@ -226,51 +226,51 @@
   <si>
     <t>5 PLACE DE LA REPUBLIQUE 22220 TREGUIER</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE RAYMOND LOEWY - LYCEE DES METIERS D'ART ET DU DESIGN</t>
   </si>
   <si>
     <t>3 PLACE BERNHAUSEN 23300 LA SOUTERRAINE</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT CLAUDE NICOLAS LEDOUX</t>
   </si>
   <si>
     <t>14 RUE ALAIN SAVARY 25000 BESANCON</t>
   </si>
   <si>
     <t>11/02/1992</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT PASTEUR</t>
   </si>
   <si>
     <t>4 RUE DU LYCEE 25000 BESANCON</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT JULES HAAG</t>
+    <t>LPO JULES HAAG - LYCEE DES METIERS DE L'INGENIERIE MICROTECHNIQUE ET DES SYSTEMES INTELLIGENTS</t>
   </si>
   <si>
     <t>1 RUE LABBE 25000 BESANCON</t>
   </si>
   <si>
     <t>4325P000725</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT EDGAR FAURE - LYCEE DES METIERS DE LA PRECISION ET DU LUXE</t>
   </si>
   <si>
     <t>2 RUE DU DOCTEUR LEON SAUZE 25500 MORTEAU</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AMBLARD - LYCEE DES METIERS D'ART DE LA BIJOUTERIE-JOAILLERIE</t>
   </si>
   <si>
     <t>43 RUE AMBLARD 26000 VALENCE</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT VAUBAN</t>
   </si>
   <si>
     <t>RUE DE KERICHEN 29200 BREST</t>
   </si>
@@ -421,114 +421,114 @@
   <si>
     <t>AVENUE CHRISTIAN PINEAU 52000 CHAUMONT</t>
   </si>
   <si>
     <t>LYCEE GENERAL TECHNOLOGIQUE HENRI LORITZ</t>
   </si>
   <si>
     <t>29 RUE DES JARDINIERS 54000 NANCY</t>
   </si>
   <si>
     <t>4154P000154</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE DE LA COMMUNICATION</t>
   </si>
   <si>
     <t>TECHNOPOLE 2000 3 BOULEVARD DOMINIQUE FRANCOIS ARAGO 57070 METZ</t>
   </si>
   <si>
     <t>06/09/1989</t>
   </si>
   <si>
     <t>LYCEE GENERAL TECHNO ALAIN COLAS</t>
   </si>
   <si>
-    <t>RUE D’ESTUTT DE TRACY 58000 NEVERS</t>
+    <t>RUE D'ESTUTT DE TRACY 58000 NEVERS</t>
   </si>
   <si>
     <t>28/04/1989</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL SEVIGNE - LYCEE DES METIERS</t>
   </si>
   <si>
     <t>151 RUE DE LA MALCENSE 59200 TOURCOING</t>
   </si>
   <si>
     <t>ECOLE NATIONALE SUPERIEURE DES ARTS ET INDUSTRIES TEXTILES</t>
   </si>
   <si>
     <t>2 ALLEE LOUISE ET VICTOR CHAMPIER 59100 ROUBAIX</t>
   </si>
   <si>
     <t>3159P003259</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT MEZERAY-GABRIEL- LYCEE DES METIERS DE L’HABITAT, DES SERVICES ET DU DESIGN</t>
+    <t>LYCEE POLYVALENT MEZERAY-GABRIEL- LYCEE DES METIERS DE L'HABITAT, DES SERVICES ET DU DESIGN</t>
   </si>
   <si>
     <t>6 PLACE ROBERT DUGUE 61200 ARGENTAN</t>
   </si>
   <si>
     <t>LYCEE GL ET TECHNOLOGIQUE RENE DESCARTES</t>
   </si>
   <si>
     <t>AVENUE JULES FERRY 63800 COURNON-D'AUVERGNE</t>
   </si>
   <si>
     <t>01/09/1995</t>
   </si>
   <si>
     <t>LPO LYCEE DES METIERS CANTAU</t>
   </si>
   <si>
     <t>1 ALLEE DE CANTAU 64600 ANGLET</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT LE CORBUSIER</t>
   </si>
   <si>
     <t>15 RUE LIXENBUHL 67400 ILLKIRCH-GRAFFENSTADEN</t>
   </si>
   <si>
     <t>4267P000867</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT LOUIS ARMAND</t>
   </si>
   <si>
     <t>3 BOULEVARD DES NATIONS 68200 MULHOUSE</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE LA MARTINIERE DIDEROT</t>
   </si>
   <si>
     <t>18 PLACE GABRIEL RAMBAUD 69001 LYON</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT EDOUARD BRANLY - LYCEE DES METIERS DE L'ENERGIE, DE LA LUMIERE ET DU NUMERIQUE</t>
+    <t>LYCEE POLYVALENT EDOUARD BRANLY</t>
   </si>
   <si>
     <t>25 RUE DE TOURVIELLE 69005 LYON</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT BONAPARTE</t>
   </si>
   <si>
     <t>PLACE DU CHAMP DE MARS 71400 AUTUN</t>
   </si>
   <si>
     <t>25/10/1983</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT RAPHAEL ELIZE</t>
   </si>
   <si>
     <t>26 RUE SAINT DENIS 72300 SABLE-SUR-SARTHE</t>
   </si>
   <si>
     <t>ECOLE DU VERRE DE PARIS - LUCAS DE NEHOU LYCEE POLYVALENT DES METIERS D'ART</t>
   </si>
   <si>
     <t>4 RUE DES FEUILLANTINES 75005 PARIS</t>
   </si>
@@ -658,51 +658,51 @@
   <si>
     <t>LYCEE POLYVALENT PIERRE ET MARIE CURIE</t>
   </si>
   <si>
     <t>RUE VICTOR MARTIN 88300 NEUFCHATEAU</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT GEORGES BRASSENS</t>
   </si>
   <si>
     <t>8 RUE GEORGES BRASSENS 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>01/09/1983</t>
   </si>
   <si>
     <t>LYCEE GEN TECHNOLOGIQUE JACQUES PREVERT</t>
   </si>
   <si>
     <t>163 RUE DE BILLANCOURT 92100 BOULOGNE-BILLANCOURT</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT CLAUDE GARAMONT-LYCEE DES METIERS DE LA CHAINE GRAPHIQUE</t>
   </si>
   <si>
-    <t>69 RUE DE L’INDUSTRIE 92700 COLOMBES</t>
+    <t>69 RUE DE L'INDUSTRIE 92700 COLOMBES</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE JEAN-PIERRE VERNANT</t>
   </si>
   <si>
     <t>21 RUE DU DOCTEUR GABRIEL LEDERMANN 92310 SEVRES</t>
   </si>
   <si>
     <t>01/09/1984</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT EUGENIE COTTON-LYCEE DES METIERS DE LA CREATION GRAPHIQUE,DU NUMERIQUE ET DES SERVICES DE L'ENTREPRISE</t>
   </si>
   <si>
     <t>58 AVENUE FAIDHERBE 93100 MONTREUIL</t>
   </si>
   <si>
     <t>01/09/1993</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT LA SOURCE-LYCEE DES METIERS DES SERVICES ET DE LA CREATION</t>
   </si>
   <si>
     <t>54 AVENUE DE LA SOURCE 94130 NOGENT-SUR-MARNE</t>
   </si>
@@ -742,201 +742,201 @@
   <si>
     <t>QUARTIER SAINT JAMES 97250 SAINT-PIERRE</t>
   </si>
   <si>
     <t>31/12/1983</t>
   </si>
   <si>
     <t>LYCEE GENERAL TECHNOL AMBROISE VOLLARD</t>
   </si>
   <si>
     <t>3 AVENUE DE SOWETO 97410 SAINT-PIERRE</t>
   </si>
   <si>
     <t>01/03/1989</t>
   </si>
   <si>
     <t>LYCEE RENE GOSCINNY</t>
   </si>
   <si>
     <t>500 ROUTE DES CROVES 06340 DRAP</t>
   </si>
   <si>
     <t>01/06/2012</t>
   </si>
   <si>
+    <t>OGEC SFDA- GROUPE SCOLAIRE SAINT FRANCOIS D'ASSISE</t>
+  </si>
+  <si>
+    <t>GROUPE SCOLAIRE SAINT FRANCOIS D'ASSISE</t>
+  </si>
+  <si>
+    <t>LYCEE STE MARGUERITE COLLEGE ST ETIENN 1 RUE HORIZON VERT 37170 CHAMBRAY-LES-TOURS</t>
+  </si>
+  <si>
+    <t>12/04/1988</t>
+  </si>
+  <si>
+    <t>ECOLE DU BATIMENT ET DES TRAVAUX PUBLICS</t>
+  </si>
+  <si>
+    <t>30 RUE DE LA PAIX 94300 VINCENNES</t>
+  </si>
+  <si>
+    <t>01/02/2019</t>
+  </si>
+  <si>
+    <t>ASSOCIATION L'INITIATIVE</t>
+  </si>
+  <si>
+    <t>LYCEE TECHNOLOGIQUE L'INITIATIVE</t>
+  </si>
+  <si>
+    <t>24 RUE BOURET 75019 PARIS</t>
+  </si>
+  <si>
+    <t>13/05/1985</t>
+  </si>
+  <si>
+    <t>ASSOCIATION GESTION ETS ASSOMPTION BONDY</t>
+  </si>
+  <si>
+    <t>12 AVENUE DE VERDUN 93140 BONDY</t>
+  </si>
+  <si>
+    <t>07/06/1982</t>
+  </si>
+  <si>
+    <t>ECOLE DE DESIGN NANTES ATLANTIQUE</t>
+  </si>
+  <si>
+    <t>61 BOULEVARD DE LA PRAIRIE AU DUC 44200 NANTES</t>
+  </si>
+  <si>
+    <t>21/06/2022</t>
+  </si>
+  <si>
+    <t>ASSOCIATION SALIEGE</t>
+  </si>
+  <si>
+    <t>3 RUE GEORGES BERNANOS 31130 BALMA</t>
+  </si>
+  <si>
+    <t>01/09/1991</t>
+  </si>
+  <si>
+    <t>CAMPUS FONDERIE DE L'IMAGE</t>
+  </si>
+  <si>
+    <t>80 RUE JULES FERRY 93170 BAGNOLET</t>
+  </si>
+  <si>
+    <t>15/10/2007</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>OGEC LA JOLIVERIE</t>
+  </si>
+  <si>
+    <t>141 ROUTE DE CLISSON 44230 SAINT-SEBASTIEN-SUR-LOIRE</t>
+  </si>
+  <si>
+    <t>01/01/1998</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>LYCEE PASTEUR MONT ROLAND</t>
+  </si>
+  <si>
+    <t>27 RUE PASTEUR 39100 DOLE</t>
+  </si>
+  <si>
+    <t>13/01/2005</t>
+  </si>
+  <si>
+    <t>31/12/2009</t>
+  </si>
+  <si>
+    <t>OGEC SAINT ETIENNE</t>
+  </si>
+  <si>
+    <t>49 RUE DES SOUBIROUS 46000 CAHORS</t>
+  </si>
+  <si>
+    <t>01/09/2006</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>COOPERATIVE SCOLAIRE DU LYCEE JEAN MONNET</t>
+  </si>
+  <si>
+    <t>16 RUE DU PORTAIL ROUGE 42100 SAINT-ETIENNE</t>
+  </si>
+  <si>
+    <t>23/10/2008</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
+    <t>AFEEP MAUBEUGE SAMBRE</t>
+  </si>
+  <si>
+    <t>LYCEE THEOPHILE LEGRAND</t>
+  </si>
+  <si>
+    <t>LYCEE THEOPHILE LEGRAND 16 RUE BERTRAND 59720 LOUVROIL</t>
+  </si>
+  <si>
+    <t>01/09/2013</t>
+  </si>
+  <si>
     <t>ASS INSTITUT SAINTE GENEVIEVE</t>
   </si>
   <si>
     <t>64 RUE D'ASSAS 75006 PARIS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>85.20Z</t>
   </si>
   <si>
     <t>ASSOCIATION O.R.T.</t>
   </si>
   <si>
     <t>LYCEE ORT</t>
   </si>
   <si>
     <t>14 RUE SELLENICK 67000 STRASBOURG</t>
-  </si>
-[...130 lines deleted...]
-    <t>01/09/2013</t>
   </si>
   <si>
     <t>ASSOCIATION LA FONTAINE</t>
   </si>
   <si>
     <t>BP 64 PRES D ENFER EST 74210 FAVERGES-SEYTHENEX</t>
   </si>
   <si>
     <t>15/10/2008</t>
   </si>
   <si>
     <t>ASS OGEC LE PARACLET</t>
   </si>
   <si>
     <t>37 35 AVENUE DES GLENAN 29000 QUIMPER</t>
   </si>
   <si>
     <t>OGEC</t>
   </si>
   <si>
     <t>14 RUE GINGUENE 35000 RENNES</t>
   </si>
   <si>
     <t>ASSOC ENSEIGN.LIBRE GODEFROY DE BOUILLON</t>
   </si>
@@ -4702,552 +4702,552 @@
         <v>240</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G93" s="2"/>
       <c r="H93" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="3"/>
       <c r="J93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M93" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="1">
-        <v>77566396600015</v>
+        <v>77534496300035</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="D94" s="2"/>
+      <c r="D94" s="2" t="s">
+        <v>243</v>
+      </c>
       <c r="E94" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G94" s="2"/>
       <c r="H94" s="2" t="s">
-        <v>245</v>
+        <v>39</v>
       </c>
       <c r="I94" s="3"/>
       <c r="J94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M94" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="1">
-        <v>77568810400030</v>
+        <v>30861967500025</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="D95" s="2" t="s">
+      <c r="D95" s="2"/>
+      <c r="E95" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="E95" s="2" t="s">
+      <c r="F95" s="2" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="G95" s="2"/>
       <c r="H95" s="2" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I95" s="3"/>
       <c r="J95" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L95" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M95" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="1">
-        <v>30861967500025</v>
+        <v>31402460500052</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="D96" s="2"/>
+      <c r="D96" s="2" t="s">
+        <v>250</v>
+      </c>
       <c r="E96" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G96" s="2"/>
       <c r="H96" s="2" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="I96" s="3"/>
       <c r="J96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M96" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="1">
-        <v>31402460500052</v>
+        <v>32841304200016</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="D97" s="2" t="s">
         <v>253</v>
       </c>
+      <c r="D97" s="2"/>
       <c r="E97" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>255</v>
       </c>
       <c r="G97" s="2"/>
       <c r="H97" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I97" s="3"/>
       <c r="J97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M97" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="1">
-        <v>32841304200016</v>
+        <v>33405590200053</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>256</v>
       </c>
       <c r="D98" s="2"/>
       <c r="E98" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>258</v>
       </c>
       <c r="G98" s="2"/>
       <c r="H98" s="2" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I98" s="3"/>
+        <v>29</v>
+      </c>
+      <c r="I98" s="3">
+        <v>52440080744</v>
+      </c>
       <c r="J98" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K98" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L98" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M98" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="1">
-        <v>33405590200053</v>
+        <v>34864480800027</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>259</v>
       </c>
       <c r="D99" s="2"/>
       <c r="E99" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>261</v>
       </c>
       <c r="G99" s="2"/>
       <c r="H99" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I99" s="3">
-        <v>52440080744</v>
+        <v>76311466331</v>
       </c>
       <c r="J99" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K99" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L99" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M99" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="1">
-        <v>34864480800027</v>
+        <v>35386977900036</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>262</v>
       </c>
       <c r="D100" s="2"/>
       <c r="E100" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>264</v>
       </c>
       <c r="G100" s="2"/>
       <c r="H100" s="2" t="s">
-        <v>29</v>
+        <v>265</v>
       </c>
       <c r="I100" s="3">
-        <v>76311466331</v>
+        <v>11930658393</v>
       </c>
       <c r="J100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K100" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L100" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M100" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="1">
-        <v>35386977900036</v>
+        <v>41780707000012</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D101" s="2"/>
       <c r="E101" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G101" s="2"/>
       <c r="H101" s="2" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="I101" s="3">
-        <v>11930658393</v>
+        <v>52440003244</v>
       </c>
       <c r="J101" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M101" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="1">
-        <v>41780707000012</v>
+        <v>48097819600016</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>13</v>
+        <v>269</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D102" s="2"/>
       <c r="E102" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="G102" s="2"/>
+        <v>272</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>273</v>
+      </c>
       <c r="H102" s="2" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I102" s="3"/>
       <c r="J102" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K102" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L102" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M102" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="1">
-        <v>48097819600016</v>
+        <v>49244537400019</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>272</v>
+        <v>13</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D103" s="2"/>
       <c r="E103" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="G103" s="2" t="s">
         <v>276</v>
       </c>
+      <c r="G103" s="2"/>
       <c r="H103" s="2" t="s">
-        <v>29</v>
+        <v>277</v>
       </c>
       <c r="I103" s="3"/>
       <c r="J103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M103" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="1">
-        <v>49244537400019</v>
+        <v>53170712300018</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D104" s="2"/>
       <c r="E104" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G104" s="2"/>
       <c r="H104" s="2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="I104" s="3"/>
       <c r="J104" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K104" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L104" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M104" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="1">
-        <v>53170712300018</v>
+        <v>77562556900055</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="D105" s="2"/>
+        <v>282</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>283</v>
+      </c>
       <c r="E105" s="2" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="G105" s="2"/>
       <c r="H105" s="2" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="I105" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I105" s="3">
+        <v>31590269359</v>
+      </c>
       <c r="J105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M105" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="1">
-        <v>77534496300035</v>
+        <v>77566396600015</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="D106" s="2" t="s">
         <v>286</v>
       </c>
+      <c r="D106" s="2"/>
       <c r="E106" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>288</v>
       </c>
       <c r="G106" s="2"/>
       <c r="H106" s="2" t="s">
-        <v>39</v>
+        <v>289</v>
       </c>
       <c r="I106" s="3"/>
       <c r="J106" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K106" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L106" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M106" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="1">
-        <v>77562556900055</v>
+        <v>77568810400030</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="G107" s="2"/>
       <c r="H107" s="2" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I107" s="3">
-        <v>31590269359</v>
+        <v>11752836675</v>
       </c>
       <c r="J107" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K107" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L107" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M107" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="1">
         <v>77657480800023</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>293</v>
       </c>
       <c r="D108" s="2"/>
       <c r="E108" s="2" t="s">
         <v>294</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>295</v>
       </c>
@@ -5264,121 +5264,121 @@
       <c r="K108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M108" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="1">
         <v>77762037800011</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>296</v>
       </c>
       <c r="D109" s="2"/>
       <c r="E109" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>244</v>
+        <v>288</v>
       </c>
       <c r="G109" s="2"/>
       <c r="H109" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I109" s="3"/>
       <c r="J109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M109" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="1">
         <v>77774552200014</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>298</v>
       </c>
       <c r="D110" s="2"/>
       <c r="E110" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>244</v>
+        <v>288</v>
       </c>
       <c r="G110" s="2"/>
       <c r="H110" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I110" s="3"/>
       <c r="J110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M110" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="1">
         <v>77921894000012</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>300</v>
       </c>
       <c r="D111" s="2"/>
       <c r="E111" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>244</v>
+        <v>288</v>
       </c>
       <c r="G111" s="2"/>
       <c r="H111" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="3"/>
       <c r="J111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M111" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="1">
         <v>77990483800066</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>13</v>
@@ -5406,125 +5406,125 @@
       <c r="K112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L112" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M112" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="1">
         <v>77993563400013</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>305</v>
       </c>
       <c r="D113" s="2"/>
       <c r="E113" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>244</v>
+        <v>288</v>
       </c>
       <c r="G113" s="2"/>
       <c r="H113" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I113" s="3">
         <v>41570172557</v>
       </c>
       <c r="J113" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K113" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L113" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M113" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="1">
         <v>78022773200010</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>307</v>
       </c>
       <c r="D114" s="2"/>
       <c r="E114" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>244</v>
+        <v>288</v>
       </c>
       <c r="G114" s="2"/>
       <c r="H114" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I114" s="3">
         <v>22020010102</v>
       </c>
       <c r="J114" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K114" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L114" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M114" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="1">
         <v>78042659900012</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>309</v>
       </c>
       <c r="D115" s="2"/>
       <c r="E115" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>244</v>
+        <v>288</v>
       </c>
       <c r="G115" s="2"/>
       <c r="H115" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I115" s="3"/>
       <c r="J115" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K115" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L115" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M115" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="1">
         <v>78106277300036</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>13</v>
@@ -5552,123 +5552,123 @@
       <c r="K116" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L116" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M116" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="1">
         <v>78184244800016</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>314</v>
       </c>
       <c r="D117" s="2"/>
       <c r="E117" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>244</v>
+        <v>288</v>
       </c>
       <c r="G117" s="2"/>
       <c r="H117" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I117" s="3"/>
       <c r="J117" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K117" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L117" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M117" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="1">
         <v>78184276000014</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>307</v>
       </c>
       <c r="D118" s="2"/>
       <c r="E118" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>244</v>
+        <v>288</v>
       </c>
       <c r="G118" s="2"/>
       <c r="H118" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I118" s="3">
         <v>72330463033</v>
       </c>
       <c r="J118" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K118" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L118" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M118" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="1">
         <v>78288374800017</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D119" s="2"/>
       <c r="E119" s="2" t="s">
         <v>318</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>244</v>
+        <v>288</v>
       </c>
       <c r="G119" s="2"/>
       <c r="H119" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I119" s="3"/>
       <c r="J119" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K119" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L119" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M119" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="1">
         <v>78333329700050</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>13</v>
@@ -5733,127 +5733,127 @@
       <c r="K121" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L121" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M121" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="1">
         <v>78407780200014</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>325</v>
       </c>
       <c r="D122" s="2"/>
       <c r="E122" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>244</v>
+        <v>288</v>
       </c>
       <c r="G122" s="2"/>
       <c r="H122" s="2" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="I122" s="3">
         <v>32620305462</v>
       </c>
       <c r="J122" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K122" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L122" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M122" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="1">
         <v>78525890600011</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>327</v>
       </c>
       <c r="D123" s="2"/>
       <c r="E123" s="2" t="s">
         <v>328</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>244</v>
+        <v>288</v>
       </c>
       <c r="G123" s="2"/>
       <c r="H123" s="2" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="I123" s="3"/>
       <c r="J123" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K123" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L123" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M123" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="1">
         <v>79408640500014</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>329</v>
       </c>
       <c r="D124" s="2"/>
       <c r="E124" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>331</v>
       </c>
       <c r="G124" s="2"/>
       <c r="H124" s="2" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="I124" s="3"/>
       <c r="J124" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K124" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L124" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M124" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -5879,31 +5879,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 21:27:17</dc:description>
+  <dc:description>Export en date du 08/07/2026 16:47:58</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>