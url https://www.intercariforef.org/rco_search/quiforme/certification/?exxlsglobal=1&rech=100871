--- v3 (2026-03-20)
+++ v4 (2026-05-05)
@@ -172,96 +172,96 @@
   <si>
     <t>GRETA SOMME</t>
   </si>
   <si>
     <t>70 BOULEVARD SAINT-QUENTIN 80090 AMIENS</t>
   </si>
   <si>
     <t>25/12/2005</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT NELSON MANDELA</t>
   </si>
   <si>
     <t>GRETA POITOU CHARENTES</t>
   </si>
   <si>
     <t>63 RUE DE LA BUGELLERIE 86000 POITIERS</t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
+    <t>CAMPUS DE FORMATION PROFESSIONNELLE COMPAGNONNIQUE (C.F.P.C.)</t>
+  </si>
+  <si>
+    <t>12 AVENUE JEAN LURCAT 19100 BRIVE-LA-GAILLARDE</t>
+  </si>
+  <si>
+    <t>06/03/2013</t>
+  </si>
+  <si>
     <t>ASSOCIATION DE FORMATION POUR LE DEVELOPPEMENT REGIONAL ET L'APPUI AU RECLASSEMENT</t>
   </si>
   <si>
     <t>PARC TECHNO DU CANAL 2 RUE IRENE JOLIOT CURIE 31520 RAMONVILLE-SAINT-AGNE</t>
   </si>
   <si>
     <t>19/07/1999</t>
   </si>
   <si>
     <t>POSITIV FORMATION</t>
   </si>
   <si>
     <t>ZA DE L HERMITIERE 9 RUE DE L'EPINE 35230 ORGERES</t>
   </si>
   <si>
     <t>19/05/2008</t>
   </si>
   <si>
     <t>ASS POUR LA DIFFUSION DES NOUVELLES TECHNOLOGIES AU SERVICE DU DEVELOPPEMENT DURABLE</t>
   </si>
   <si>
     <t>ZA TERACTIVE LES CLOSEAUX 50140 ROMAGNY FONTENAY</t>
   </si>
   <si>
     <t>17/03/2009</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>ALMEA FORMATIONS INTERPRO</t>
   </si>
   <si>
     <t>32 RUE BENJAMIN FRANKLIN 51000 CHALONS-EN-CHAMPAGNE</t>
   </si>
   <si>
     <t>08/10/2008</t>
-  </si>
-[...7 lines deleted...]
-    <t>06/03/2013</t>
   </si>
   <si>
     <t>INNOVANCE</t>
   </si>
   <si>
     <t>LES CLOSEAUX ZA TERACTIVE 50140 ROMAGNY FONTENAY</t>
   </si>
   <si>
     <t>20/05/2015</t>
   </si>
   <si>
     <t>26/06/2019</t>
   </si>
   <si>
     <t>82.99Z</t>
   </si>
   <si>
     <t>INITIA FORMATION</t>
   </si>
   <si>
     <t>455 RUE GEORGES BELLENGER 27930 GUICHAINVILLE</t>
   </si>
   <si>
     <t>12/03/2018</t>
   </si>
@@ -1009,231 +1009,231 @@
       <c r="F9" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="3">
         <v>54860142086</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>32434542000040</v>
+        <v>80193062900010</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I10" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="3"/>
       <c r="J10" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>48825128100033</v>
+        <v>32434542000040</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="3">
-        <v>53350813735</v>
+        <v>73310029931</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>49327519200026</v>
+        <v>48825128100033</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="I12" s="3">
-        <v>25500094150</v>
+        <v>53350813735</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>50923283100016</v>
+        <v>49327519200026</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="D13" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="I13" s="3">
-        <v>21510170351</v>
+        <v>25500094150</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>80193062900010</v>
+        <v>50923283100016</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="D14" s="2"/>
+      <c r="D14" s="2" t="s">
+        <v>65</v>
+      </c>
       <c r="E14" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I14" s="3"/>
+        <v>25</v>
+      </c>
+      <c r="I14" s="3">
+        <v>21510170351</v>
+      </c>
       <c r="J14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>81202560900015</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>71</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>72</v>
       </c>
@@ -1357,31 +1357,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/20/2026 17:09:43</dc:description>
+  <dc:description>Export en date du 05/05/2026 03:26:02</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>