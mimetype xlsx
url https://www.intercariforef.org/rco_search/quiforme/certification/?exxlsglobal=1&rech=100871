--- v4 (2026-05-05)
+++ v5 (2026-08-07)
@@ -172,96 +172,96 @@
   <si>
     <t>GRETA SOMME</t>
   </si>
   <si>
     <t>70 BOULEVARD SAINT-QUENTIN 80090 AMIENS</t>
   </si>
   <si>
     <t>25/12/2005</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT NELSON MANDELA</t>
   </si>
   <si>
     <t>GRETA POITOU CHARENTES</t>
   </si>
   <si>
     <t>63 RUE DE LA BUGELLERIE 86000 POITIERS</t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
+    <t>ASSOCIATION DE FORMATION POUR LE DEVELOPPEMENT REGIONAL ET L'APPUI AU RECLASSEMENT</t>
+  </si>
+  <si>
+    <t>PARC TECHNO DU CANAL 2 RUE IRENE JOLIOT CURIE 31520 RAMONVILLE-SAINT-AGNE</t>
+  </si>
+  <si>
+    <t>19/07/1999</t>
+  </si>
+  <si>
+    <t>POSITIV FORMATION</t>
+  </si>
+  <si>
+    <t>ZA DE L HERMITIERE 9 RUE DE L'EPINE 35230 ORGERES</t>
+  </si>
+  <si>
+    <t>19/05/2008</t>
+  </si>
+  <si>
+    <t>ASS POUR LA DIFFUSION DES NOUVELLES TECHNOLOGIES AU SERVICE DU DEVELOPPEMENT DURABLE</t>
+  </si>
+  <si>
+    <t>ZA TERACTIVE LES CLOSEAUX 50140 ROMAGNY FONTENAY</t>
+  </si>
+  <si>
+    <t>17/03/2009</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
+    <t>ALMEA FORMATIONS INTERPRO</t>
+  </si>
+  <si>
+    <t>32 RUE BENJAMIN FRANKLIN 51000 CHALONS-EN-CHAMPAGNE</t>
+  </si>
+  <si>
+    <t>08/10/2008</t>
+  </si>
+  <si>
     <t>CAMPUS DE FORMATION PROFESSIONNELLE COMPAGNONNIQUE (C.F.P.C.)</t>
   </si>
   <si>
     <t>12 AVENUE JEAN LURCAT 19100 BRIVE-LA-GAILLARDE</t>
   </si>
   <si>
     <t>06/03/2013</t>
-  </si>
-[...37 lines deleted...]
-    <t>08/10/2008</t>
   </si>
   <si>
     <t>INNOVANCE</t>
   </si>
   <si>
     <t>LES CLOSEAUX ZA TERACTIVE 50140 ROMAGNY FONTENAY</t>
   </si>
   <si>
     <t>20/05/2015</t>
   </si>
   <si>
     <t>26/06/2019</t>
   </si>
   <si>
     <t>82.99Z</t>
   </si>
   <si>
     <t>INITIA FORMATION</t>
   </si>
   <si>
     <t>455 RUE GEORGES BELLENGER 27930 GUICHAINVILLE</t>
   </si>
   <si>
     <t>12/03/2018</t>
   </si>
@@ -1009,231 +1009,231 @@
       <c r="F9" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="3">
         <v>54860142086</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>80193062900010</v>
+        <v>32434542000040</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I10" s="3"/>
+      <c r="I10" s="3">
+        <v>73310029931</v>
+      </c>
       <c r="J10" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>32434542000040</v>
+        <v>48825128100033</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="3">
-        <v>73310029931</v>
+        <v>53350813735</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>48825128100033</v>
+        <v>49327519200026</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="I12" s="3">
-        <v>53350813735</v>
+        <v>25500094150</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>49327519200026</v>
+        <v>50923283100016</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D13" s="2"/>
+        <v>62</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>62</v>
+      </c>
       <c r="E13" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="I13" s="3">
-        <v>25500094150</v>
+        <v>21510170351</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>50923283100016</v>
+        <v>80193062900010</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="D14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="I14" s="3"/>
       <c r="J14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>81202560900015</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>71</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>72</v>
       </c>
@@ -1357,31 +1357,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/05/2026 03:26:02</dc:description>
+  <dc:description>Export en date du 08/08/2026 00:45:03</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>